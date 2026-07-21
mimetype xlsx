--- v0 (2026-05-31)
+++ v1 (2026-07-21)
@@ -17,164 +17,164 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Sarana Dan Prasarana 2026" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>SMP NEGERI 5 PEKANBARU</t>
   </si>
   <si>
+    <t>RUANG BK</t>
+  </si>
+  <si>
+    <t>RUANG LABOR KOMPUTER</t>
+  </si>
+  <si>
+    <t>RUANG TU</t>
+  </si>
+  <si>
+    <t>TOILET</t>
+  </si>
+  <si>
+    <t>TAMAN</t>
+  </si>
+  <si>
+    <t>MAJELIS GURU</t>
+  </si>
+  <si>
     <t>MEJA &amp; KURSI</t>
   </si>
   <si>
     <t>LAPANGAN</t>
   </si>
   <si>
     <t>PAVING</t>
   </si>
   <si>
     <t>RUANG WAKIL KEPALA SEKOLAH</t>
   </si>
   <si>
     <t>RUANG KURIKULUM</t>
   </si>
   <si>
-    <t>RUANG BK</t>
-[...16 lines deleted...]
-  <si>
     <t>SMP Negeri 44 Pekanbaru</t>
   </si>
   <si>
     <t>LEMARI</t>
   </si>
   <si>
     <t>SMP Negeri 43 Pekanbaru</t>
   </si>
   <si>
     <t>SMP NEGERI 4 PEKANBARU</t>
   </si>
   <si>
+    <t>RUANG PUSTAKA</t>
+  </si>
+  <si>
+    <t>RUMAH PENJAGA</t>
+  </si>
+  <si>
+    <t>KANTIN</t>
+  </si>
+  <si>
+    <t>RUANG KEPALA SEKOLAH / TU</t>
+  </si>
+  <si>
+    <t>RUANG KELAS</t>
+  </si>
+  <si>
+    <t>PARKIR</t>
+  </si>
+  <si>
+    <t>RUANG UKS</t>
+  </si>
+  <si>
     <t>RUANG LABOR BIOLOGI</t>
   </si>
   <si>
     <t>RUANG ADMINISTRASI</t>
   </si>
   <si>
-    <t>RUANG PUSTAKA</t>
-[...19 lines deleted...]
-  <si>
     <t>SMP NEGERI 39 PEKANBARU</t>
   </si>
   <si>
+    <t>PAPAN TULIS</t>
+  </si>
+  <si>
     <t>PAGAR</t>
   </si>
   <si>
     <t>RUANG OSIS</t>
   </si>
   <si>
     <t>MUSHALA</t>
   </si>
   <si>
-    <t>PAPAN TULIS</t>
-[...1 lines deleted...]
-  <si>
     <t>SMP NEGERI 37 PEKANBARU</t>
   </si>
   <si>
     <t>SMP NEGERI 34 Pekanbaru</t>
   </si>
   <si>
     <t>SMP NEGERI 23 PEKANBARU</t>
   </si>
   <si>
     <t>SMP NEGERI 19 Pekanbaru</t>
   </si>
   <si>
     <t>SMP NEGERI 14 PEKANBARU</t>
   </si>
   <si>
+    <t>RUANG CONSELING</t>
+  </si>
+  <si>
+    <t>RUANG SANGGAR TARI</t>
+  </si>
+  <si>
     <t>RUANG KOMITE</t>
   </si>
   <si>
     <t>RUANG MULTIMEDIA</t>
   </si>
   <si>
-    <t>RUANG CONSELING</t>
-[...4 lines deleted...]
-  <si>
     <t>SMP NEGERI 1 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 98 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 97 PEKANBARU</t>
   </si>
   <si>
     <t>AULA</t>
   </si>
   <si>
     <t>SD NEGERI 96 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 95 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 93 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 92 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 91 PEKANBARU</t>
@@ -242,54 +242,54 @@
   <si>
     <t>SD NEGERI 5 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 48 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 47 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 45 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 43 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 40 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 39 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 36 PEKANBARU</t>
   </si>
   <si>
+    <t>GUDANG / GUDANG OLAHRAGA</t>
+  </si>
+  <si>
     <t>SANGGAR</t>
-  </si>
-[...1 lines deleted...]
-    <t>GUDANG / GUDANG OLAHRAGA</t>
   </si>
   <si>
     <t>SD NEGERI 34 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 31 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 30 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 3 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 29 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 27 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 26 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 23 PEKANBARU</t>
   </si>
@@ -822,554 +822,554 @@
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>131</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>0</v>
       </c>
       <c r="B3" t="s">
         <v>1</v>
       </c>
       <c r="C3">
-        <v>150</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>0</v>
       </c>
       <c r="B4" t="s">
         <v>2</v>
       </c>
       <c r="C4">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>0</v>
       </c>
       <c r="B5" t="s">
         <v>3</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>0</v>
       </c>
       <c r="B6" t="s">
         <v>4</v>
       </c>
       <c r="C6">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>0</v>
       </c>
       <c r="B7" t="s">
         <v>5</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>0</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>0</v>
       </c>
       <c r="B9" t="s">
         <v>7</v>
       </c>
       <c r="C9">
-        <v>2</v>
+        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>0</v>
       </c>
       <c r="B10" t="s">
         <v>8</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>0</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>0</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>0</v>
       </c>
       <c r="B13" t="s">
         <v>11</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" t="s">
         <v>13</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C15">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" t="s">
         <v>17</v>
       </c>
       <c r="C17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>15</v>
       </c>
       <c r="B18" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C18">
-        <v>1</v>
+        <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>15</v>
       </c>
       <c r="B19" t="s">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>15</v>
       </c>
       <c r="B20" t="s">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>15</v>
       </c>
       <c r="B21" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="C21">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>15</v>
       </c>
       <c r="B22" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>15</v>
       </c>
       <c r="B23" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C23">
-        <v>1</v>
+        <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>15</v>
       </c>
       <c r="B24" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="C24">
-        <v>30</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>15</v>
       </c>
       <c r="B25" t="s">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="C25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>15</v>
       </c>
       <c r="B26" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="C26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>15</v>
       </c>
       <c r="B27" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C27">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>15</v>
       </c>
       <c r="B28" t="s">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="C28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>15</v>
       </c>
       <c r="B29" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="C29">
-        <v>29</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>15</v>
       </c>
       <c r="B30" t="s">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="C30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>15</v>
       </c>
       <c r="B31" t="s">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="C31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>25</v>
       </c>
       <c r="B33" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>25</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>25</v>
       </c>
       <c r="B35" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="C35">
-        <v>11</v>
+        <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>25</v>
       </c>
       <c r="B36" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C36">
-        <v>1</v>
+        <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>25</v>
       </c>
       <c r="B37" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="C37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>25</v>
       </c>
       <c r="B38" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="C38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>25</v>
       </c>
       <c r="B39" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="C39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>25</v>
       </c>
       <c r="B40" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>25</v>
       </c>
       <c r="B41" t="s">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="C41">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>25</v>
       </c>
       <c r="B42" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C42">
-        <v>1</v>
+        <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>25</v>
       </c>
       <c r="B43" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="C43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>30</v>
       </c>
       <c r="B44" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>30</v>
       </c>
       <c r="B45" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>30</v>
       </c>
       <c r="B46" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>30</v>
       </c>
       <c r="B47" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
         <v>30</v>
       </c>
       <c r="B48" t="s">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="C48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>30</v>
       </c>
       <c r="B49" t="s">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="C49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
         <v>30</v>
       </c>
       <c r="B50" t="s">
         <v>6</v>
       </c>
       <c r="C50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>30</v>
       </c>
       <c r="B51" t="s">
         <v>6</v>
       </c>
       <c r="C51">
         <v>1</v>
@@ -1402,10490 +1402,10490 @@
         <v>30</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
         <v>30</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
         <v>30</v>
       </c>
       <c r="B56" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="C56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
         <v>30</v>
       </c>
       <c r="B57" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="C57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
         <v>31</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
         <v>31</v>
       </c>
       <c r="B59" t="s">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="C59">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
         <v>31</v>
       </c>
       <c r="B60" t="s">
+        <v>26</v>
+      </c>
+      <c r="C60">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
         <v>31</v>
       </c>
       <c r="B61" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C61">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
         <v>31</v>
       </c>
       <c r="B62" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="C62">
         <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
         <v>32</v>
       </c>
       <c r="B63" t="s">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="C63">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
         <v>32</v>
       </c>
       <c r="B64" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
         <v>32</v>
       </c>
       <c r="B65" t="s">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="C65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
         <v>32</v>
       </c>
       <c r="B66" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="C66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
         <v>32</v>
       </c>
       <c r="B67" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="C67">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
         <v>32</v>
       </c>
       <c r="B68" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
         <v>32</v>
       </c>
       <c r="B69" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
         <v>32</v>
       </c>
       <c r="B70" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="C70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
         <v>32</v>
       </c>
       <c r="B71" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
         <v>32</v>
       </c>
       <c r="B72" t="s">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="C72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
         <v>32</v>
       </c>
       <c r="B73" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="C73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
         <v>32</v>
       </c>
       <c r="B74" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
         <v>32</v>
       </c>
       <c r="B75" t="s">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="C75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>33</v>
       </c>
       <c r="B76" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C76">
-        <v>16</v>
+        <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>33</v>
       </c>
       <c r="B77" t="s">
         <v>8</v>
       </c>
       <c r="C77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>33</v>
       </c>
       <c r="B78" t="s">
         <v>5</v>
       </c>
       <c r="C78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>33</v>
       </c>
       <c r="B79" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="C79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
         <v>33</v>
       </c>
       <c r="B80" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C80">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
         <v>33</v>
       </c>
       <c r="B81" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C81">
-        <v>1</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
         <v>33</v>
       </c>
       <c r="B82" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="C82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
         <v>33</v>
       </c>
       <c r="B83" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
         <v>33</v>
       </c>
       <c r="B84" t="s">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="C84">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
         <v>34</v>
       </c>
       <c r="B85" t="s">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="C85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
         <v>34</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
         <v>34</v>
       </c>
       <c r="B87" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="C87">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
         <v>34</v>
       </c>
       <c r="B88" t="s">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="C88">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
         <v>34</v>
       </c>
       <c r="B89" t="s">
         <v>19</v>
       </c>
       <c r="C89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
         <v>34</v>
       </c>
       <c r="B90" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C90">
-        <v>1</v>
+        <v>25</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
         <v>34</v>
       </c>
       <c r="B91" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
         <v>34</v>
       </c>
       <c r="B92" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
         <v>34</v>
       </c>
       <c r="B93" t="s">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="C93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
         <v>34</v>
       </c>
       <c r="B94" t="s">
-        <v>4</v>
+        <v>36</v>
       </c>
       <c r="C94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
         <v>34</v>
       </c>
       <c r="B95" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C95">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
         <v>34</v>
       </c>
       <c r="B96" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="C96">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
         <v>34</v>
       </c>
       <c r="B97" t="s">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="C97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
         <v>34</v>
       </c>
       <c r="B98" t="s">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="C98">
-        <v>25</v>
+        <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
         <v>34</v>
       </c>
       <c r="B99" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="C99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
         <v>34</v>
       </c>
       <c r="B100" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
         <v>34</v>
       </c>
       <c r="B101" t="s">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="C101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
         <v>34</v>
       </c>
       <c r="B102" t="s">
-        <v>38</v>
+        <v>5</v>
       </c>
       <c r="C102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
         <v>34</v>
       </c>
       <c r="B103" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="C103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
         <v>34</v>
       </c>
       <c r="B104" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="C104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
         <v>34</v>
       </c>
       <c r="B105" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="C105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
         <v>34</v>
       </c>
       <c r="B106" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
         <v>34</v>
       </c>
       <c r="B107" t="s">
-        <v>3</v>
+        <v>38</v>
       </c>
       <c r="C107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
         <v>34</v>
       </c>
       <c r="B108" t="s">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="C108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
         <v>39</v>
       </c>
       <c r="B109" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="C109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
         <v>39</v>
       </c>
       <c r="B110" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="C110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
         <v>39</v>
       </c>
       <c r="B111" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="C111">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
         <v>39</v>
       </c>
       <c r="B112" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
         <v>39</v>
       </c>
       <c r="B113" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="C113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
         <v>39</v>
       </c>
       <c r="B114" t="s">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="C114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
         <v>39</v>
       </c>
       <c r="B115" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
         <v>39</v>
       </c>
       <c r="B116" t="s">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="C116">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
         <v>39</v>
       </c>
       <c r="B117" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="C117">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
         <v>39</v>
       </c>
       <c r="B118" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="C118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
         <v>39</v>
       </c>
       <c r="B119" t="s">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="C119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
         <v>39</v>
       </c>
       <c r="B120" t="s">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
         <v>39</v>
       </c>
       <c r="B121" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
         <v>39</v>
       </c>
       <c r="B122" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C122">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
         <v>39</v>
       </c>
       <c r="B123" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="C123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
         <v>39</v>
       </c>
       <c r="B124" t="s">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="C124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
         <v>40</v>
       </c>
       <c r="B125" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
         <v>40</v>
       </c>
       <c r="B126" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="C126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
         <v>40</v>
       </c>
       <c r="B127" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" t="s">
         <v>41</v>
       </c>
       <c r="B128" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="C128">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" t="s">
         <v>41</v>
       </c>
       <c r="B129" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C129">
-        <v>2</v>
+        <v>61</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" t="s">
         <v>41</v>
       </c>
       <c r="B130" t="s">
-        <v>1</v>
+        <v>42</v>
       </c>
       <c r="C130">
-        <v>61</v>
+        <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" t="s">
         <v>43</v>
       </c>
       <c r="B131" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="C131">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" t="s">
         <v>43</v>
       </c>
       <c r="B132" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="C132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" t="s">
         <v>43</v>
       </c>
       <c r="B133" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" t="s">
         <v>43</v>
       </c>
       <c r="B134" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="C134">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" t="s">
         <v>43</v>
       </c>
       <c r="B135" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="C135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" t="s">
         <v>43</v>
       </c>
       <c r="B136" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="C136">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" t="s">
         <v>43</v>
       </c>
       <c r="B137" t="s">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="C137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
         <v>43</v>
       </c>
       <c r="B138" t="s">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="C138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
         <v>43</v>
       </c>
       <c r="B139" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C139">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
         <v>43</v>
       </c>
       <c r="B140" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
         <v>43</v>
       </c>
       <c r="B141" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="C141">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
         <v>44</v>
       </c>
       <c r="B142" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C142">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
         <v>44</v>
       </c>
       <c r="B143" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C143">
-        <v>485</v>
+        <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
         <v>44</v>
       </c>
       <c r="B144" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C144">
-        <v>1</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" t="s">
         <v>44</v>
       </c>
       <c r="B145" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C145">
-        <v>1</v>
+        <v>18</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
         <v>44</v>
       </c>
       <c r="B146" t="s">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="C146">
-        <v>16</v>
+        <v>4</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" t="s">
         <v>44</v>
       </c>
       <c r="B147" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="C147">
-        <v>18</v>
+        <v>3</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" t="s">
         <v>44</v>
       </c>
       <c r="B148" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C148">
-        <v>4</v>
+        <v>485</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" t="s">
         <v>45</v>
       </c>
       <c r="B149" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C149">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" t="s">
         <v>45</v>
       </c>
       <c r="B150" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C150">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" t="s">
         <v>45</v>
       </c>
       <c r="B151" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C151">
-        <v>1</v>
+        <v>53</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" t="s">
         <v>45</v>
       </c>
       <c r="B152" t="s">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="C152">
-        <v>53</v>
+        <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" t="s">
         <v>46</v>
       </c>
       <c r="B153" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="C153">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" t="s">
         <v>46</v>
       </c>
       <c r="B154" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="C154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" t="s">
         <v>46</v>
       </c>
       <c r="B155" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" t="s">
         <v>46</v>
       </c>
       <c r="B156" t="s">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="C156">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" t="s">
         <v>46</v>
       </c>
       <c r="B157" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" t="s">
         <v>46</v>
       </c>
       <c r="B158" t="s">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="C158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" t="s">
         <v>46</v>
       </c>
       <c r="B159" t="s">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="C159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" t="s">
         <v>46</v>
       </c>
       <c r="B160" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" t="s">
         <v>46</v>
       </c>
       <c r="B161" t="s">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="C161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" t="s">
         <v>46</v>
       </c>
       <c r="B162" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" t="s">
         <v>46</v>
       </c>
       <c r="B163" t="s">
         <v>4</v>
       </c>
       <c r="C163">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
         <v>46</v>
       </c>
       <c r="B164" t="s">
         <v>2</v>
       </c>
       <c r="C164">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
         <v>46</v>
       </c>
       <c r="B165" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C165">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
         <v>46</v>
       </c>
       <c r="B166" t="s">
-        <v>28</v>
+        <v>3</v>
       </c>
       <c r="C166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
         <v>46</v>
       </c>
       <c r="B167" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="C167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
         <v>46</v>
       </c>
       <c r="B168" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
         <v>46</v>
       </c>
       <c r="B169" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="C169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" t="s">
         <v>46</v>
       </c>
       <c r="B170" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" t="s">
         <v>46</v>
       </c>
       <c r="B171" t="s">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="C171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" t="s">
         <v>46</v>
       </c>
       <c r="B172" t="s">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="C172">
-        <v>8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" t="s">
         <v>46</v>
       </c>
       <c r="B173" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="C173">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" t="s">
         <v>46</v>
       </c>
       <c r="B174" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" t="s">
         <v>46</v>
       </c>
       <c r="B175" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="C175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" t="s">
         <v>46</v>
       </c>
       <c r="B176" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" t="s">
         <v>46</v>
       </c>
       <c r="B177" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="C177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" t="s">
         <v>46</v>
       </c>
       <c r="B178" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="C178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" t="s">
         <v>46</v>
       </c>
       <c r="B179" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" t="s">
         <v>46</v>
       </c>
       <c r="B180" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="C180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" t="s">
         <v>47</v>
       </c>
       <c r="B181" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="C181">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" t="s">
         <v>47</v>
       </c>
       <c r="B182" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="C182">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" t="s">
         <v>47</v>
       </c>
       <c r="B183" t="s">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="C183">
-        <v>1</v>
+        <v>100</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" t="s">
         <v>47</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" t="s">
         <v>47</v>
       </c>
       <c r="B185" t="s">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="C185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" t="s">
         <v>47</v>
       </c>
       <c r="B186" t="s">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="C186">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" t="s">
         <v>47</v>
       </c>
       <c r="B187" t="s">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="C187">
-        <v>100</v>
+        <v>5</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" t="s">
         <v>47</v>
       </c>
       <c r="B188" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" t="s">
         <v>47</v>
       </c>
       <c r="B189" t="s">
         <v>8</v>
       </c>
       <c r="C189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" t="s">
         <v>47</v>
       </c>
       <c r="B190" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C190">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" t="s">
         <v>48</v>
       </c>
       <c r="B191" t="s">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="C191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" t="s">
         <v>48</v>
       </c>
       <c r="B192" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" t="s">
         <v>48</v>
       </c>
       <c r="B193" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="C193">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" t="s">
         <v>48</v>
       </c>
       <c r="B194" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="C194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" t="s">
         <v>48</v>
       </c>
       <c r="B195" t="s">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C195">
-        <v>174</v>
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" t="s">
         <v>48</v>
       </c>
       <c r="B196" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" t="s">
         <v>48</v>
       </c>
       <c r="B197" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="C197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" t="s">
         <v>48</v>
       </c>
       <c r="B198" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C198">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" t="s">
         <v>48</v>
       </c>
       <c r="B199" t="s">
-        <v>42</v>
+        <v>5</v>
       </c>
       <c r="C199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" t="s">
         <v>48</v>
       </c>
       <c r="B200" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="C200">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" t="s">
         <v>48</v>
       </c>
       <c r="B201" t="s">
+        <v>13</v>
+      </c>
+      <c r="C201">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" t="s">
         <v>48</v>
       </c>
       <c r="B202" t="s">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="C202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" t="s">
         <v>48</v>
       </c>
       <c r="B203" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C203">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" t="s">
         <v>48</v>
       </c>
       <c r="B204" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="C204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" t="s">
         <v>48</v>
       </c>
       <c r="B205" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C205">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" t="s">
         <v>48</v>
       </c>
       <c r="B206" t="s">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="C206">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" t="s">
         <v>48</v>
       </c>
       <c r="B207" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="C207">
-        <v>1</v>
+        <v>174</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" t="s">
         <v>49</v>
       </c>
       <c r="B208" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" t="s">
         <v>49</v>
       </c>
       <c r="B209" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="C209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" t="s">
         <v>49</v>
       </c>
       <c r="B210" t="s">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="C210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" t="s">
         <v>49</v>
       </c>
       <c r="B211" t="s">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="C211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" t="s">
         <v>50</v>
       </c>
       <c r="B212" t="s">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="C212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" t="s">
         <v>50</v>
       </c>
       <c r="B213" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" t="s">
         <v>50</v>
       </c>
       <c r="B214" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" t="s">
         <v>50</v>
       </c>
       <c r="B215" t="s">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="C215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" t="s">
         <v>50</v>
       </c>
       <c r="B216" t="s">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="C216">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" t="s">
         <v>50</v>
       </c>
       <c r="B217" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" t="s">
         <v>50</v>
       </c>
       <c r="B218" t="s">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="C218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" t="s">
         <v>50</v>
       </c>
       <c r="B219" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="C219">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" t="s">
         <v>51</v>
       </c>
       <c r="B220" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" t="s">
         <v>51</v>
       </c>
       <c r="B221" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" t="s">
         <v>51</v>
       </c>
       <c r="B222" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" t="s">
         <v>51</v>
       </c>
       <c r="B223" t="s">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="C223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" t="s">
         <v>51</v>
       </c>
       <c r="B224" t="s">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="C224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" t="s">
         <v>51</v>
       </c>
       <c r="B225" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="C225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" t="s">
         <v>51</v>
       </c>
       <c r="B226" t="s">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="C226">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" t="s">
         <v>51</v>
       </c>
       <c r="B227" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="C227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" t="s">
         <v>51</v>
       </c>
       <c r="B228" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" t="s">
         <v>51</v>
       </c>
       <c r="B229" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C229">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" t="s">
         <v>51</v>
       </c>
       <c r="B230" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="C230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" t="s">
         <v>51</v>
       </c>
       <c r="B231" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="C231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" t="s">
         <v>51</v>
       </c>
       <c r="B232" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="C232">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" t="s">
         <v>51</v>
       </c>
       <c r="B233" t="s">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="C233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" t="s">
         <v>51</v>
       </c>
       <c r="B234" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="C234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" t="s">
         <v>51</v>
       </c>
       <c r="B235" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C235">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" t="s">
         <v>51</v>
       </c>
       <c r="B236" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="C236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" t="s">
         <v>52</v>
       </c>
       <c r="B237" t="s">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="C237">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" t="s">
         <v>52</v>
       </c>
       <c r="B238" t="s">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="C238">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" t="s">
         <v>52</v>
       </c>
       <c r="B239" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="C239">
-        <v>1</v>
+        <v>24</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" t="s">
         <v>52</v>
       </c>
       <c r="B240" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="C240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" t="s">
         <v>52</v>
       </c>
       <c r="B241" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="C241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" t="s">
         <v>52</v>
       </c>
       <c r="B242" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="C242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" t="s">
         <v>52</v>
       </c>
       <c r="B243" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="C243">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" t="s">
         <v>52</v>
       </c>
       <c r="B244" t="s">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="C244">
-        <v>24</v>
+        <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
         <v>52</v>
       </c>
       <c r="B245" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="C245">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
         <v>52</v>
       </c>
       <c r="B246" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="C246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
         <v>52</v>
       </c>
       <c r="B247" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="C247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
         <v>52</v>
       </c>
       <c r="B248" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" t="s">
         <v>52</v>
       </c>
       <c r="B249" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="C249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" t="s">
         <v>53</v>
       </c>
       <c r="B250" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" t="s">
         <v>53</v>
       </c>
       <c r="B251" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" t="s">
         <v>53</v>
       </c>
       <c r="B252" t="s">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="C252">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" t="s">
         <v>53</v>
       </c>
       <c r="B253" t="s">
-        <v>42</v>
+        <v>5</v>
       </c>
       <c r="C253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" t="s">
         <v>53</v>
       </c>
       <c r="B254" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" t="s">
         <v>53</v>
       </c>
       <c r="B255" t="s">
-        <v>2</v>
+        <v>29</v>
       </c>
       <c r="C255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" t="s">
         <v>53</v>
       </c>
       <c r="B256" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C256">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" t="s">
         <v>53</v>
       </c>
       <c r="B257" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" t="s">
         <v>53</v>
       </c>
       <c r="B258" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" t="s">
         <v>53</v>
       </c>
       <c r="B259" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="C259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" t="s">
         <v>54</v>
       </c>
       <c r="B260" t="s">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="C260">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" t="s">
         <v>54</v>
       </c>
       <c r="B261" t="s">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="C261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" t="s">
         <v>54</v>
       </c>
       <c r="B262" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="C262">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" t="s">
         <v>54</v>
       </c>
       <c r="B263" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="C263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" t="s">
         <v>54</v>
       </c>
       <c r="B264" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="C264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" t="s">
         <v>54</v>
       </c>
       <c r="B265" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" t="s">
         <v>55</v>
       </c>
       <c r="B266" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="C266">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" t="s">
         <v>55</v>
       </c>
       <c r="B267" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" t="s">
         <v>55</v>
       </c>
       <c r="B268" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C268">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" t="s">
         <v>55</v>
       </c>
       <c r="B269" t="s">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="C269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" t="s">
         <v>55</v>
       </c>
       <c r="B270" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="C270">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" t="s">
         <v>55</v>
       </c>
       <c r="B271" t="s">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="C271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" t="s">
         <v>55</v>
       </c>
       <c r="B272" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="C272">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" t="s">
         <v>55</v>
       </c>
       <c r="B273" t="s">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="C273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" t="s">
         <v>55</v>
       </c>
       <c r="B274" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="C274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" t="s">
         <v>55</v>
       </c>
       <c r="B275" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" t="s">
         <v>55</v>
       </c>
       <c r="B276" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" t="s">
         <v>55</v>
       </c>
       <c r="B277" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" t="s">
         <v>55</v>
       </c>
       <c r="B278" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="C278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" t="s">
         <v>55</v>
       </c>
       <c r="B279" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="C279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" t="s">
         <v>55</v>
       </c>
       <c r="B280" t="s">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="C280">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" t="s">
         <v>55</v>
       </c>
       <c r="B281" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="C281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" t="s">
         <v>55</v>
       </c>
       <c r="B282" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C282">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" t="s">
         <v>55</v>
       </c>
       <c r="B283" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" t="s">
         <v>55</v>
       </c>
       <c r="B284" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" t="s">
         <v>55</v>
       </c>
       <c r="B285" t="s">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="C285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" t="s">
         <v>55</v>
       </c>
       <c r="B286" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C286">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" t="s">
         <v>55</v>
       </c>
       <c r="B287" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C287">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" t="s">
         <v>55</v>
       </c>
       <c r="B288" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="C288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" t="s">
         <v>55</v>
       </c>
       <c r="B289" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C289">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" t="s">
         <v>55</v>
       </c>
       <c r="B290" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="C290">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" t="s">
         <v>55</v>
       </c>
       <c r="B291" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="C291">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" t="s">
         <v>55</v>
       </c>
       <c r="B292" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" t="s">
         <v>55</v>
       </c>
       <c r="B293" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="C293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" t="s">
         <v>55</v>
       </c>
       <c r="B294" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="C294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" t="s">
         <v>55</v>
       </c>
       <c r="B295" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="C295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" t="s">
         <v>55</v>
       </c>
       <c r="B296" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" t="s">
         <v>55</v>
       </c>
       <c r="B297" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" t="s">
         <v>55</v>
       </c>
       <c r="B298" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" t="s">
         <v>55</v>
       </c>
       <c r="B299" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="C299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" t="s">
         <v>55</v>
       </c>
       <c r="B300" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="C300">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" t="s">
         <v>55</v>
       </c>
       <c r="B301" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="C301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" t="s">
         <v>55</v>
       </c>
       <c r="B302" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C302">
         <v>4</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" t="s">
         <v>55</v>
       </c>
       <c r="B303" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="C303">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" t="s">
         <v>55</v>
       </c>
       <c r="B304" t="s">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="C304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" t="s">
         <v>55</v>
       </c>
       <c r="B305" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="C305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" t="s">
         <v>55</v>
       </c>
       <c r="B306" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="C306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" t="s">
         <v>55</v>
       </c>
       <c r="B307" t="s">
         <v>10</v>
       </c>
       <c r="C307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" t="s">
         <v>55</v>
       </c>
       <c r="B308" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" t="s">
         <v>55</v>
       </c>
       <c r="B309" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" t="s">
         <v>55</v>
       </c>
       <c r="B310" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="C310">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" t="s">
         <v>55</v>
       </c>
       <c r="B311" t="s">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="C311">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" t="s">
         <v>55</v>
       </c>
       <c r="B312" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="C312">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" t="s">
         <v>55</v>
       </c>
       <c r="B313" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" t="s">
         <v>55</v>
       </c>
       <c r="B314" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C314">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" t="s">
         <v>55</v>
       </c>
       <c r="B315" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="C315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" t="s">
         <v>55</v>
       </c>
       <c r="B316" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="C316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" t="s">
         <v>55</v>
       </c>
       <c r="B317" t="s">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="C317">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" t="s">
         <v>55</v>
       </c>
       <c r="B318" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="C318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" t="s">
         <v>56</v>
       </c>
       <c r="B319" t="s">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="C319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" t="s">
         <v>56</v>
       </c>
       <c r="B320" t="s">
         <v>4</v>
       </c>
       <c r="C320">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" t="s">
         <v>56</v>
       </c>
       <c r="B321" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="C321">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" t="s">
         <v>56</v>
       </c>
       <c r="B322" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="C322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" t="s">
         <v>56</v>
       </c>
       <c r="B323" t="s">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="C323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" t="s">
         <v>56</v>
       </c>
       <c r="B324" t="s">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="C324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" t="s">
         <v>56</v>
       </c>
       <c r="B325" t="s">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="C325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" t="s">
         <v>56</v>
       </c>
       <c r="B326" t="s">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="C326">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" t="s">
         <v>56</v>
       </c>
       <c r="B327" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="C327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" t="s">
         <v>56</v>
       </c>
       <c r="B328" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" t="s">
         <v>56</v>
       </c>
       <c r="B329" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" t="s">
         <v>56</v>
       </c>
       <c r="B330" t="s">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="C330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" t="s">
         <v>56</v>
       </c>
       <c r="B331" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C331">
         <v>8</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" t="s">
         <v>56</v>
       </c>
       <c r="B332" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" t="s">
         <v>56</v>
       </c>
       <c r="B333" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" t="s">
         <v>56</v>
       </c>
       <c r="B334" t="s">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="C334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" t="s">
         <v>56</v>
       </c>
       <c r="B335" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" t="s">
         <v>56</v>
       </c>
       <c r="B336" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="C336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" t="s">
         <v>56</v>
       </c>
       <c r="B337" t="s">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="C337">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" t="s">
         <v>56</v>
       </c>
       <c r="B338" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" t="s">
         <v>56</v>
       </c>
       <c r="B339" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C339">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" t="s">
         <v>56</v>
       </c>
       <c r="B340" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="C340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" t="s">
         <v>56</v>
       </c>
       <c r="B341" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C341">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" t="s">
         <v>56</v>
       </c>
       <c r="B342" t="s">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="C342">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" t="s">
         <v>56</v>
       </c>
       <c r="B343" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" t="s">
         <v>56</v>
       </c>
       <c r="B344" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="C344">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" t="s">
         <v>56</v>
       </c>
       <c r="B345" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" t="s">
         <v>56</v>
       </c>
       <c r="B346" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="C346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" t="s">
         <v>56</v>
       </c>
       <c r="B347" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" t="s">
         <v>56</v>
       </c>
       <c r="B348" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" t="s">
         <v>56</v>
       </c>
       <c r="B349" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="C349">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" t="s">
         <v>56</v>
       </c>
       <c r="B350" t="s">
-        <v>2</v>
+        <v>29</v>
       </c>
       <c r="C350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" t="s">
         <v>56</v>
       </c>
       <c r="B351" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C351">
         <v>8</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" t="s">
         <v>56</v>
       </c>
       <c r="B352" t="s">
         <v>10</v>
       </c>
       <c r="C352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" t="s">
         <v>56</v>
       </c>
       <c r="B353" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" t="s">
         <v>56</v>
       </c>
       <c r="B354" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" t="s">
         <v>56</v>
       </c>
       <c r="B355" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="C355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" t="s">
         <v>56</v>
       </c>
       <c r="B356" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" t="s">
         <v>56</v>
       </c>
       <c r="B357" t="s">
         <v>8</v>
       </c>
       <c r="C357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" t="s">
         <v>56</v>
       </c>
       <c r="B358" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" t="s">
         <v>56</v>
       </c>
       <c r="B359" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="C359">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" t="s">
         <v>56</v>
       </c>
       <c r="B360" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" t="s">
         <v>56</v>
       </c>
       <c r="B361" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="C361">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" t="s">
         <v>56</v>
       </c>
       <c r="B362" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="C362">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" t="s">
         <v>56</v>
       </c>
       <c r="B363" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C363">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" t="s">
         <v>56</v>
       </c>
       <c r="B364" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="C364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" t="s">
         <v>56</v>
       </c>
       <c r="B365" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="C365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" t="s">
         <v>56</v>
       </c>
       <c r="B366" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" t="s">
         <v>56</v>
       </c>
       <c r="B367" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="C367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" t="s">
         <v>56</v>
       </c>
       <c r="B368" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="C368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" t="s">
         <v>56</v>
       </c>
       <c r="B369" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" t="s">
         <v>56</v>
       </c>
       <c r="B370" t="s">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="C370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" t="s">
         <v>56</v>
       </c>
       <c r="B371" t="s">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="C371">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" t="s">
         <v>56</v>
       </c>
       <c r="B372" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="C372">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" t="s">
         <v>56</v>
       </c>
       <c r="B373" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="C373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" t="s">
         <v>57</v>
       </c>
       <c r="B374" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C374">
-        <v>12</v>
+        <v>2</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" t="s">
         <v>57</v>
       </c>
       <c r="B375" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="C375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" t="s">
         <v>57</v>
       </c>
       <c r="B376" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="C376">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" t="s">
         <v>57</v>
       </c>
       <c r="B377" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" t="s">
         <v>57</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" t="s">
         <v>57</v>
       </c>
       <c r="B379" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C379">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" t="s">
         <v>57</v>
       </c>
       <c r="B380" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="C380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" t="s">
         <v>57</v>
       </c>
       <c r="B381" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C381">
-        <v>2</v>
+        <v>12</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" t="s">
         <v>57</v>
       </c>
       <c r="B382" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" t="s">
         <v>57</v>
       </c>
       <c r="B383" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="C383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" t="s">
         <v>57</v>
       </c>
       <c r="B384" t="s">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="C384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" t="s">
         <v>57</v>
       </c>
       <c r="B385" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C385">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" t="s">
         <v>58</v>
       </c>
       <c r="B386" t="s">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="C386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" t="s">
         <v>58</v>
       </c>
       <c r="B387" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="C387">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" t="s">
         <v>58</v>
       </c>
       <c r="B388" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C388">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" t="s">
         <v>58</v>
       </c>
       <c r="B389" t="s">
         <v>21</v>
       </c>
       <c r="C389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" t="s">
         <v>59</v>
       </c>
       <c r="B390" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="C390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" t="s">
         <v>59</v>
       </c>
       <c r="B391" t="s">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="C391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" t="s">
         <v>59</v>
       </c>
       <c r="B392" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C392">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" t="s">
         <v>59</v>
       </c>
       <c r="B393" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" t="s">
         <v>59</v>
       </c>
       <c r="B394" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C394">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" t="s">
         <v>59</v>
       </c>
       <c r="B395" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C395">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" t="s">
         <v>59</v>
       </c>
       <c r="B396" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="C396">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" t="s">
         <v>59</v>
       </c>
       <c r="B397" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C397">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" t="s">
         <v>59</v>
       </c>
       <c r="B398" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="C398">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" t="s">
         <v>60</v>
       </c>
       <c r="B399" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C399">
         <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" t="s">
         <v>60</v>
       </c>
       <c r="B400" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="C400">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" t="s">
         <v>60</v>
       </c>
       <c r="B401" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="C401">
         <v>1</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" t="s">
         <v>60</v>
       </c>
       <c r="B402" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C402">
         <v>1</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" t="s">
         <v>60</v>
       </c>
       <c r="B403" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C403">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" t="s">
         <v>60</v>
       </c>
       <c r="B404" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="C404">
         <v>1</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" t="s">
         <v>60</v>
       </c>
       <c r="B405" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="C405">
         <v>1</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" t="s">
         <v>60</v>
       </c>
       <c r="B406" t="s">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="C406">
         <v>1</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" t="s">
         <v>60</v>
       </c>
       <c r="B407" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="C407">
         <v>1</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" t="s">
         <v>60</v>
       </c>
       <c r="B408" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C408">
         <v>1</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" t="s">
         <v>60</v>
       </c>
       <c r="B409" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C409">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" t="s">
         <v>60</v>
       </c>
       <c r="B410" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="C410">
         <v>1</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" t="s">
         <v>60</v>
       </c>
       <c r="B411" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="C411">
         <v>1</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" t="s">
         <v>60</v>
       </c>
       <c r="B412" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="C412">
         <v>1</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" t="s">
         <v>60</v>
       </c>
       <c r="B413" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="C413">
         <v>1</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" t="s">
         <v>62</v>
       </c>
       <c r="B414" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C414">
         <v>1</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" t="s">
         <v>62</v>
       </c>
       <c r="B415" t="s">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="C415">
-        <v>1</v>
+        <v>13</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" t="s">
         <v>62</v>
       </c>
       <c r="B416" t="s">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="C416">
-        <v>13</v>
+        <v>1</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" t="s">
         <v>63</v>
       </c>
       <c r="B417" t="s">
         <v>7</v>
       </c>
       <c r="C417">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" t="s">
         <v>63</v>
       </c>
       <c r="B418" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C418">
         <v>1</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" t="s">
         <v>63</v>
       </c>
       <c r="B419" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C419">
         <v>1</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" t="s">
         <v>63</v>
       </c>
       <c r="B420" t="s">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="C420">
-        <v>20</v>
+        <v>2</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" t="s">
         <v>63</v>
       </c>
       <c r="B421" t="s">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="C421">
         <v>1</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" t="s">
         <v>63</v>
       </c>
       <c r="B422" t="s">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="C422">
         <v>1</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" t="s">
         <v>63</v>
       </c>
       <c r="B423" t="s">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="C423">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" t="s">
         <v>64</v>
       </c>
       <c r="B424" t="s">
         <v>22</v>
       </c>
       <c r="C424">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" t="s">
         <v>64</v>
       </c>
       <c r="B425" t="s">
         <v>1</v>
       </c>
       <c r="C425">
-        <v>40</v>
+        <v>1</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" t="s">
         <v>64</v>
       </c>
       <c r="B426" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C426">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" t="s">
         <v>64</v>
       </c>
       <c r="B427" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="C427">
-        <v>1</v>
+        <v>18</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" t="s">
         <v>64</v>
       </c>
       <c r="B428" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="C428">
-        <v>1</v>
+        <v>18</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" t="s">
         <v>64</v>
       </c>
       <c r="B429" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="C429">
         <v>1</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" t="s">
         <v>64</v>
       </c>
       <c r="B430" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="C430">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" t="s">
         <v>64</v>
       </c>
       <c r="B431" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C431">
-        <v>18</v>
+        <v>1</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" t="s">
         <v>64</v>
       </c>
       <c r="B432" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="C432">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" t="s">
         <v>64</v>
       </c>
       <c r="B433" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="C433">
-        <v>1</v>
+        <v>40</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" t="s">
         <v>64</v>
       </c>
       <c r="B434" t="s">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="C434">
         <v>1</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" t="s">
         <v>64</v>
       </c>
       <c r="B435" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="C435">
         <v>1</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" t="s">
         <v>65</v>
       </c>
       <c r="B436" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C436">
         <v>4</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" t="s">
         <v>66</v>
       </c>
       <c r="B437" t="s">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="C437">
         <v>1</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" t="s">
         <v>66</v>
       </c>
       <c r="B438" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C438">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" t="s">
         <v>66</v>
       </c>
       <c r="B439" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C439">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" t="s">
         <v>66</v>
       </c>
       <c r="B440" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C440">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" t="s">
         <v>66</v>
       </c>
       <c r="B441" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C441">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" t="s">
         <v>67</v>
       </c>
       <c r="B442" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C442">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" t="s">
         <v>67</v>
       </c>
       <c r="B443" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="C443">
         <v>1</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" t="s">
         <v>67</v>
       </c>
       <c r="B444" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C444">
         <v>1</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" t="s">
         <v>67</v>
       </c>
       <c r="B445" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C445">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" t="s">
         <v>67</v>
       </c>
       <c r="B446" t="s">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="C446">
         <v>1</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" t="s">
         <v>67</v>
       </c>
       <c r="B447" t="s">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="C447">
         <v>1</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" t="s">
         <v>67</v>
       </c>
       <c r="B448" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C448">
-        <v>11</v>
+        <v>1</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" t="s">
         <v>67</v>
       </c>
       <c r="B449" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="C449">
         <v>1</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" t="s">
         <v>68</v>
       </c>
       <c r="B450" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C450">
         <v>1</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" t="s">
         <v>68</v>
       </c>
       <c r="B451" t="s">
-        <v>42</v>
+        <v>5</v>
       </c>
       <c r="C451">
         <v>1</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" t="s">
         <v>68</v>
       </c>
       <c r="B452" t="s">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="C452">
         <v>1</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" t="s">
         <v>68</v>
       </c>
       <c r="B453" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="C453">
         <v>1</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" t="s">
         <v>68</v>
       </c>
       <c r="B454" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C454">
         <v>1</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" t="s">
         <v>68</v>
       </c>
       <c r="B455" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C455">
         <v>1</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" t="s">
         <v>68</v>
       </c>
       <c r="B456" t="s">
-        <v>4</v>
+        <v>42</v>
       </c>
       <c r="C456">
         <v>1</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" t="s">
         <v>69</v>
       </c>
       <c r="B457" t="s">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="C457">
         <v>1</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" t="s">
         <v>69</v>
       </c>
       <c r="B458" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="C458">
         <v>1</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" t="s">
         <v>69</v>
       </c>
       <c r="B459" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="C459">
         <v>1</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" t="s">
         <v>69</v>
       </c>
       <c r="B460" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C460">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" t="s">
         <v>69</v>
       </c>
       <c r="B461" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="C461">
         <v>1</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" t="s">
         <v>69</v>
       </c>
       <c r="B462" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C462">
         <v>1</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" t="s">
         <v>69</v>
       </c>
       <c r="B463" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="C463">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" t="s">
         <v>69</v>
       </c>
       <c r="B464" t="s">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="C464">
         <v>1</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" t="s">
         <v>70</v>
       </c>
       <c r="B465" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="C465">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" t="s">
         <v>70</v>
       </c>
       <c r="B466" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="C466">
         <v>1</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" t="s">
         <v>70</v>
       </c>
       <c r="B467" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C467">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" t="s">
         <v>70</v>
       </c>
       <c r="B468" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C468">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" t="s">
         <v>70</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" t="s">
         <v>71</v>
       </c>
       <c r="B470" t="s">
         <v>20</v>
       </c>
       <c r="C470">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" t="s">
         <v>71</v>
       </c>
       <c r="B471" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="C471">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" t="s">
         <v>71</v>
       </c>
       <c r="B472" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="C472">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" t="s">
         <v>72</v>
       </c>
       <c r="B473" t="s">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="C473">
-        <v>180</v>
+        <v>1</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" t="s">
         <v>72</v>
       </c>
       <c r="B474" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C474">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" t="s">
         <v>72</v>
       </c>
       <c r="B475" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C475">
         <v>1</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" t="s">
         <v>72</v>
       </c>
       <c r="B476" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="C476">
-        <v>1</v>
+        <v>180</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" t="s">
         <v>72</v>
       </c>
       <c r="B477" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C477">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" t="s">
         <v>73</v>
       </c>
       <c r="B478" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C478">
         <v>3</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" t="s">
         <v>74</v>
       </c>
       <c r="B479" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C479">
         <v>1</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" t="s">
         <v>74</v>
       </c>
       <c r="B480" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C480">
         <v>1</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" t="s">
         <v>74</v>
       </c>
       <c r="B481" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="C481">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" t="s">
         <v>74</v>
       </c>
       <c r="B482" t="s">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="C482">
         <v>1</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" t="s">
         <v>74</v>
       </c>
       <c r="B483" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C483">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" t="s">
         <v>74</v>
       </c>
       <c r="B484" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C484">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" t="s">
         <v>74</v>
       </c>
       <c r="B485" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="C485">
         <v>1</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" t="s">
         <v>74</v>
       </c>
       <c r="B486" t="s">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="C486">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" t="s">
         <v>74</v>
       </c>
       <c r="B487" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="C487">
         <v>1</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" t="s">
         <v>75</v>
       </c>
       <c r="B488" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="C488">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" t="s">
         <v>75</v>
       </c>
       <c r="B489" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="C489">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" t="s">
         <v>75</v>
       </c>
       <c r="B490" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C490">
         <v>2</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" t="s">
         <v>75</v>
       </c>
       <c r="B491" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C491">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" t="s">
         <v>75</v>
       </c>
       <c r="B492" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C492">
         <v>1</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" t="s">
         <v>75</v>
       </c>
       <c r="B493" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="C493">
-        <v>28</v>
+        <v>1</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" t="s">
         <v>75</v>
       </c>
       <c r="B494" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="C494">
         <v>1</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" t="s">
         <v>75</v>
       </c>
       <c r="B495" t="s">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="C495">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" t="s">
         <v>75</v>
       </c>
       <c r="B496" t="s">
         <v>19</v>
       </c>
       <c r="C496">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" t="s">
         <v>75</v>
       </c>
       <c r="B497" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C497">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" t="s">
         <v>75</v>
       </c>
       <c r="B498" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="C498">
         <v>1</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" t="s">
         <v>75</v>
       </c>
       <c r="B499" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="C499">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" t="s">
         <v>75</v>
       </c>
       <c r="B500" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C500">
         <v>1</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" t="s">
         <v>75</v>
       </c>
       <c r="B501" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="C501">
         <v>1</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" t="s">
         <v>75</v>
       </c>
       <c r="B502" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="C502">
         <v>1</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" t="s">
         <v>75</v>
       </c>
       <c r="B503" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C503">
         <v>2</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" t="s">
         <v>75</v>
       </c>
       <c r="B504" t="s">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="C504">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" t="s">
         <v>75</v>
       </c>
       <c r="B505" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="C505">
         <v>1</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" t="s">
         <v>75</v>
       </c>
       <c r="B506" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C506">
-        <v>1</v>
+        <v>28</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" t="s">
         <v>75</v>
       </c>
       <c r="B507" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="C507">
         <v>1</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" t="s">
         <v>75</v>
       </c>
       <c r="B508" t="s">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="C508">
         <v>1</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" t="s">
         <v>78</v>
       </c>
       <c r="B509" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="C509">
         <v>1</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" t="s">
         <v>78</v>
       </c>
       <c r="B510" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="C510">
         <v>1</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" t="s">
         <v>78</v>
       </c>
       <c r="B511" t="s">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="C511">
         <v>1</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" t="s">
         <v>78</v>
       </c>
       <c r="B512" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="C512">
         <v>1</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" t="s">
         <v>78</v>
       </c>
       <c r="B513" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C513">
         <v>1</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" t="s">
         <v>79</v>
       </c>
       <c r="B514" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="C514">
         <v>1</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" t="s">
         <v>79</v>
       </c>
       <c r="B515" t="s">
         <v>20</v>
       </c>
       <c r="C515">
-        <v>2</v>
+        <v>12</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" t="s">
         <v>79</v>
       </c>
       <c r="B516" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="C516">
         <v>1</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" t="s">
         <v>79</v>
       </c>
       <c r="B517" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="C517">
         <v>1</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" t="s">
         <v>79</v>
       </c>
       <c r="B518" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C518">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" t="s">
         <v>79</v>
       </c>
       <c r="B519" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C519">
         <v>1</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" t="s">
         <v>79</v>
       </c>
       <c r="B520" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C520">
         <v>1</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" t="s">
         <v>79</v>
       </c>
       <c r="B521" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="C521">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" t="s">
         <v>79</v>
       </c>
       <c r="B522" t="s">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C522">
         <v>1</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" t="s">
         <v>79</v>
       </c>
       <c r="B523" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C523">
         <v>1</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" t="s">
         <v>79</v>
       </c>
       <c r="B524" t="s">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="C524">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" t="s">
         <v>79</v>
       </c>
       <c r="B525" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="C525">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" t="s">
         <v>79</v>
       </c>
       <c r="B526" t="s">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="C526">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" t="s">
         <v>79</v>
       </c>
       <c r="B527" t="s">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="C527">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" t="s">
         <v>79</v>
       </c>
       <c r="B528" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="C528">
         <v>1</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" t="s">
         <v>79</v>
       </c>
       <c r="B529" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="C529">
         <v>1</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" t="s">
         <v>79</v>
       </c>
       <c r="B530" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C530">
         <v>1</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" t="s">
         <v>79</v>
       </c>
       <c r="B531" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C531">
         <v>1</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" t="s">
         <v>79</v>
       </c>
       <c r="B532" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C532">
         <v>1</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" t="s">
         <v>79</v>
       </c>
       <c r="B533" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C533">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" t="s">
         <v>79</v>
       </c>
       <c r="B534" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="C534">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" t="s">
         <v>79</v>
       </c>
       <c r="B535" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="C535">
-        <v>2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" t="s">
         <v>79</v>
       </c>
       <c r="B536" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="C536">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" t="s">
         <v>79</v>
       </c>
       <c r="B537" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="C537">
         <v>1</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" t="s">
         <v>79</v>
       </c>
       <c r="B538" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C538">
         <v>1</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" t="s">
         <v>79</v>
       </c>
       <c r="B539" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C539">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" t="s">
         <v>79</v>
       </c>
       <c r="B540" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="C540">
         <v>1</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" t="s">
         <v>79</v>
       </c>
       <c r="B541" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C541">
         <v>1</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" t="s">
         <v>80</v>
       </c>
       <c r="B542" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="C542">
-        <v>13</v>
+        <v>1</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" t="s">
         <v>80</v>
       </c>
       <c r="B543" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C543">
         <v>1</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" t="s">
         <v>80</v>
       </c>
       <c r="B544" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="C544">
         <v>1</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" t="s">
         <v>80</v>
       </c>
       <c r="B545" t="s">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="C545">
         <v>1</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" t="s">
         <v>80</v>
       </c>
       <c r="B546" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="C546">
         <v>1</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" t="s">
         <v>80</v>
       </c>
       <c r="B547" t="s">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="C547">
-        <v>1</v>
+        <v>13</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" t="s">
         <v>80</v>
       </c>
       <c r="B548" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="C548">
         <v>1</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" t="s">
         <v>81</v>
       </c>
       <c r="B549" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C549">
         <v>1</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" t="s">
         <v>81</v>
       </c>
       <c r="B550" t="s">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="C550">
-        <v>9</v>
+        <v>2</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" t="s">
         <v>81</v>
       </c>
       <c r="B551" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C551">
         <v>1</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" t="s">
         <v>81</v>
       </c>
       <c r="B552" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C552">
         <v>1</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" t="s">
         <v>81</v>
       </c>
       <c r="B553" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="C553">
         <v>1</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" t="s">
         <v>81</v>
       </c>
       <c r="B554" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C554">
         <v>1</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" t="s">
         <v>81</v>
       </c>
       <c r="B555" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="C555">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" t="s">
         <v>81</v>
       </c>
       <c r="B556" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C556">
         <v>1</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" t="s">
         <v>81</v>
       </c>
       <c r="B557" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="C557">
         <v>1</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" t="s">
         <v>81</v>
       </c>
       <c r="B558" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="C558">
         <v>1</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" t="s">
         <v>81</v>
       </c>
       <c r="B559" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="C559">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" t="s">
         <v>81</v>
       </c>
       <c r="B560" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C560">
         <v>1</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" t="s">
         <v>81</v>
       </c>
       <c r="B561" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C561">
         <v>1</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" t="s">
         <v>81</v>
       </c>
       <c r="B562" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C562">
         <v>1</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" t="s">
         <v>81</v>
       </c>
       <c r="B563" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="C563">
         <v>1</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" t="s">
         <v>81</v>
       </c>
       <c r="B564" t="s">
-        <v>42</v>
+        <v>4</v>
       </c>
       <c r="C564">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" t="s">
         <v>81</v>
       </c>
       <c r="B565" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C565">
         <v>1</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" t="s">
         <v>81</v>
       </c>
       <c r="B566" t="s">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="C566">
         <v>1</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" t="s">
         <v>81</v>
       </c>
       <c r="B567" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="C567">
         <v>1</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" t="s">
         <v>81</v>
       </c>
       <c r="B568" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="C568">
         <v>1</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" t="s">
         <v>81</v>
       </c>
       <c r="B569" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="C569">
         <v>1</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" t="s">
         <v>81</v>
       </c>
       <c r="B570" t="s">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="C570">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" t="s">
         <v>81</v>
       </c>
       <c r="B571" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="C571">
         <v>1</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" t="s">
         <v>81</v>
       </c>
       <c r="B572" t="s">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="C572">
         <v>1</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" t="s">
         <v>81</v>
       </c>
       <c r="B573" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="C573">
         <v>1</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" t="s">
         <v>82</v>
       </c>
       <c r="B574" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C574">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" t="s">
         <v>82</v>
       </c>
       <c r="B575" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C575">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" t="s">
         <v>82</v>
       </c>
       <c r="B576" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C576">
         <v>1</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" t="s">
         <v>82</v>
       </c>
       <c r="B577" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="C577">
         <v>1</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" t="s">
         <v>82</v>
       </c>
       <c r="B578" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="C578">
         <v>1</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" t="s">
         <v>82</v>
       </c>
       <c r="B579" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C579">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" t="s">
         <v>82</v>
       </c>
       <c r="B580" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="C580">
         <v>1</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" t="s">
         <v>82</v>
       </c>
       <c r="B581" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C581">
         <v>1</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" t="s">
         <v>82</v>
       </c>
       <c r="B582" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C582">
         <v>1</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" t="s">
         <v>82</v>
       </c>
       <c r="B583" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C583">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" t="s">
         <v>82</v>
       </c>
       <c r="B584" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C584">
         <v>1</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" t="s">
         <v>82</v>
       </c>
       <c r="B585" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="C585">
         <v>1</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" t="s">
         <v>82</v>
       </c>
       <c r="B586" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C586">
         <v>1</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" t="s">
         <v>83</v>
       </c>
       <c r="B587" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="C587">
         <v>1</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" t="s">
         <v>83</v>
       </c>
       <c r="B588" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="C588">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" t="s">
         <v>83</v>
       </c>
       <c r="B589" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="C589">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" t="s">
         <v>83</v>
       </c>
       <c r="B590" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C590">
         <v>1</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" t="s">
         <v>83</v>
       </c>
       <c r="B591" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="C591">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" t="s">
         <v>83</v>
       </c>
       <c r="B592" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="C592">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" t="s">
         <v>84</v>
       </c>
       <c r="B593" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C593">
-        <v>2</v>
+        <v>18</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" t="s">
         <v>84</v>
       </c>
       <c r="B594" t="s">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="C594">
         <v>1</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" t="s">
         <v>84</v>
       </c>
       <c r="B595" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C595">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" t="s">
         <v>84</v>
       </c>
       <c r="B596" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C596">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" t="s">
         <v>84</v>
       </c>
       <c r="B597" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="C597">
-        <v>18</v>
+        <v>2</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" t="s">
         <v>84</v>
       </c>
       <c r="B598" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="C598">
         <v>1</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" t="s">
         <v>84</v>
       </c>
       <c r="B599" t="s">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="C599">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" t="s">
         <v>84</v>
       </c>
       <c r="B600" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C600">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" t="s">
         <v>85</v>
       </c>
       <c r="B601" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="C601">
         <v>1</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" t="s">
         <v>85</v>
       </c>
       <c r="B602" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C602">
         <v>1</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" t="s">
         <v>85</v>
       </c>
       <c r="B603" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="C603">
-        <v>1</v>
+        <v>11</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" t="s">
         <v>85</v>
       </c>
       <c r="B604" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C604">
         <v>1</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" t="s">
         <v>85</v>
       </c>
       <c r="B605" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="C605">
         <v>1</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" t="s">
         <v>85</v>
       </c>
       <c r="B606" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C606">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" t="s">
         <v>85</v>
       </c>
       <c r="B607" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C607">
-        <v>11</v>
+        <v>1</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" t="s">
         <v>85</v>
       </c>
       <c r="B608" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="C608">
         <v>1</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" t="s">
         <v>85</v>
       </c>
       <c r="B609" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C609">
         <v>1</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" t="s">
         <v>85</v>
       </c>
       <c r="B610" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C610">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" t="s">
         <v>85</v>
       </c>
       <c r="B611" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="C611">
         <v>1</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" t="s">
         <v>86</v>
       </c>
       <c r="B612" t="s">
+        <v>20</v>
+      </c>
+      <c r="C612">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" t="s">
         <v>86</v>
       </c>
       <c r="B613" t="s">
         <v>8</v>
       </c>
       <c r="C613">
         <v>1</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" t="s">
         <v>86</v>
       </c>
       <c r="B614" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C614">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" t="s">
         <v>86</v>
       </c>
       <c r="B615" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C615">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" t="s">
         <v>86</v>
       </c>
       <c r="B616" t="s">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="C616">
         <v>1</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" t="s">
         <v>87</v>
       </c>
       <c r="B617" t="s">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="C617">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" t="s">
         <v>87</v>
       </c>
       <c r="B618" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C618">
         <v>1</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" t="s">
         <v>87</v>
       </c>
       <c r="B619" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="C619">
         <v>10</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" t="s">
         <v>87</v>
       </c>
       <c r="B620" t="s">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="C620">
         <v>1</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" t="s">
         <v>87</v>
       </c>
       <c r="B621" t="s">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="C621">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" t="s">
         <v>87</v>
       </c>
       <c r="B622" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C622">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" t="s">
         <v>87</v>
       </c>
       <c r="B623" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="C623">
         <v>1</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" t="s">
         <v>87</v>
       </c>
       <c r="B624" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="C624">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" t="s">
         <v>87</v>
       </c>
       <c r="B625" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="C625">
         <v>1</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" t="s">
         <v>87</v>
       </c>
       <c r="B626" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="C626">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" t="s">
         <v>87</v>
       </c>
       <c r="B627" t="s">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="C627">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" t="s">
         <v>87</v>
       </c>
       <c r="B628" t="s">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="C628">
         <v>1</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" t="s">
         <v>87</v>
       </c>
       <c r="B629" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="C629">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" t="s">
         <v>87</v>
       </c>
       <c r="B630" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C630">
         <v>1</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" t="s">
         <v>87</v>
       </c>
       <c r="B631" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="C631">
         <v>1</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" t="s">
         <v>87</v>
       </c>
       <c r="B632" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C632">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" t="s">
         <v>87</v>
       </c>
       <c r="B633" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C633">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" t="s">
         <v>87</v>
       </c>
       <c r="B634" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="C634">
         <v>1</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" t="s">
         <v>87</v>
       </c>
       <c r="B635" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="C635">
-        <v>11</v>
+        <v>1</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" t="s">
         <v>87</v>
       </c>
       <c r="B636" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="C636">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" t="s">
         <v>87</v>
       </c>
       <c r="B637" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="C637">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" t="s">
         <v>87</v>
       </c>
       <c r="B638" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="C638">
         <v>1</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" t="s">
         <v>87</v>
       </c>
       <c r="B639" t="s">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="C639">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" t="s">
         <v>87</v>
       </c>
       <c r="B640" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C640">
         <v>1</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" t="s">
         <v>87</v>
       </c>
       <c r="B641" t="s">
         <v>9</v>
       </c>
       <c r="C641">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" t="s">
         <v>87</v>
       </c>
       <c r="B642" t="s">
         <v>20</v>
       </c>
       <c r="C642">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" t="s">
         <v>87</v>
       </c>
       <c r="B643" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C643">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" t="s">
         <v>87</v>
       </c>
       <c r="B644" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="C644">
         <v>1</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" t="s">
         <v>87</v>
       </c>
       <c r="B645" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C645">
         <v>1</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" t="s">
         <v>87</v>
       </c>
       <c r="B646" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C646">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" t="s">
         <v>87</v>
       </c>
       <c r="B647" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C647">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" t="s">
         <v>87</v>
       </c>
       <c r="B648" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="C648">
         <v>1</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" t="s">
         <v>87</v>
       </c>
       <c r="B649" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="C649">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" t="s">
         <v>87</v>
       </c>
       <c r="B650" t="s">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="C650">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" t="s">
         <v>87</v>
       </c>
       <c r="B651" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C651">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" t="s">
         <v>87</v>
       </c>
       <c r="B652" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C652">
-        <v>3</v>
+        <v>11</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" t="s">
         <v>87</v>
       </c>
       <c r="B653" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C653">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" t="s">
         <v>87</v>
       </c>
       <c r="B654" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C654">
         <v>1</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" t="s">
         <v>87</v>
       </c>
       <c r="B655" t="s">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="C655">
         <v>1</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" t="s">
         <v>87</v>
       </c>
       <c r="B656" t="s">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="C656">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" t="s">
         <v>87</v>
       </c>
       <c r="B657" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="C657">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" t="s">
         <v>87</v>
       </c>
       <c r="B658" t="s">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="C658">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" t="s">
         <v>87</v>
       </c>
       <c r="B659" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C659">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" t="s">
         <v>87</v>
       </c>
       <c r="B660" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C660">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" t="s">
         <v>87</v>
       </c>
       <c r="B661" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="C661">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" t="s">
         <v>87</v>
       </c>
       <c r="B662" t="s">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="C662">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" t="s">
         <v>87</v>
       </c>
       <c r="B663" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C663">
         <v>1</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" t="s">
         <v>87</v>
       </c>
       <c r="B664" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C664">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" t="s">
         <v>87</v>
       </c>
       <c r="B665" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="C665">
         <v>1</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" t="s">
         <v>87</v>
       </c>
       <c r="B666" t="s">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="C666">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" t="s">
         <v>87</v>
       </c>
       <c r="B667" t="s">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="C667">
         <v>1</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" t="s">
         <v>87</v>
       </c>
       <c r="B668" t="s">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="C668">
         <v>1</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" t="s">
         <v>87</v>
       </c>
       <c r="B669" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C669">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" t="s">
         <v>87</v>
       </c>
       <c r="B670" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="C670">
         <v>1</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" t="s">
         <v>87</v>
       </c>
       <c r="B671" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C671">
-        <v>11</v>
+        <v>1</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" t="s">
         <v>87</v>
       </c>
       <c r="B672" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="C672">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" t="s">
         <v>87</v>
       </c>
       <c r="B673" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C673">
-        <v>1</v>
+        <v>11</v>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" t="s">
         <v>88</v>
       </c>
       <c r="B674" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C674">
         <v>2</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" t="s">
         <v>88</v>
       </c>
       <c r="B675" t="s">
         <v>13</v>
       </c>
       <c r="C675">
         <v>2</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" t="s">
         <v>89</v>
       </c>
       <c r="B676" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C676">
         <v>1</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" t="s">
         <v>89</v>
       </c>
       <c r="B677" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C677">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" t="s">
         <v>89</v>
       </c>
       <c r="B678" t="s">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="C678">
-        <v>2</v>
+        <v>12</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" t="s">
         <v>89</v>
       </c>
       <c r="B679" t="s">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="C679">
-        <v>46</v>
+        <v>19</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" t="s">
         <v>89</v>
       </c>
       <c r="B680" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="C680">
-        <v>2</v>
+        <v>464</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" t="s">
         <v>89</v>
       </c>
       <c r="B681" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C681">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" t="s">
         <v>89</v>
       </c>
       <c r="B682" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C682">
         <v>1</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" t="s">
         <v>89</v>
       </c>
       <c r="B683" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C683">
         <v>1</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" t="s">
         <v>89</v>
       </c>
       <c r="B684" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="C684">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" t="s">
         <v>89</v>
       </c>
       <c r="B685" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="C685">
-        <v>19</v>
+        <v>2</v>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" t="s">
         <v>89</v>
       </c>
       <c r="B686" t="s">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="C686">
-        <v>464</v>
+        <v>1</v>
       </c>
     </row>
     <row r="687" spans="1:3">
       <c r="A687" t="s">
         <v>89</v>
       </c>
       <c r="B687" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="C687">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="688" spans="1:3">
       <c r="A688" t="s">
         <v>89</v>
       </c>
       <c r="B688" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="C688">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="689" spans="1:3">
       <c r="A689" t="s">
         <v>89</v>
       </c>
       <c r="B689" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C689">
-        <v>1</v>
+        <v>46</v>
       </c>
     </row>
     <row r="690" spans="1:3">
       <c r="A690" t="s">
         <v>89</v>
       </c>
       <c r="B690" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C690">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="691" spans="1:3">
       <c r="A691" t="s">
         <v>89</v>
       </c>
       <c r="B691" t="s">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="C691">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="692" spans="1:3">
       <c r="A692" t="s">
         <v>90</v>
       </c>
       <c r="B692" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C692">
         <v>2</v>
       </c>
     </row>
     <row r="693" spans="1:3">
       <c r="A693" t="s">
         <v>90</v>
       </c>
       <c r="B693" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="C693">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" t="s">
         <v>90</v>
       </c>
       <c r="B694" t="s">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C694">
         <v>2</v>
       </c>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" t="s">
         <v>90</v>
       </c>
       <c r="B695" t="s">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="C695">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="696" spans="1:3">
       <c r="A696" t="s">
         <v>91</v>
       </c>
       <c r="B696" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C696">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="697" spans="1:3">
       <c r="A697" t="s">
         <v>91</v>
       </c>
       <c r="B697" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C697">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="698" spans="1:3">
       <c r="A698" t="s">
         <v>91</v>
       </c>
       <c r="B698" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="C698">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="699" spans="1:3">
       <c r="A699" t="s">
         <v>92</v>
       </c>
       <c r="B699" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="C699">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="700" spans="1:3">
       <c r="A700" t="s">
         <v>92</v>
       </c>
       <c r="B700" t="s">
         <v>9</v>
       </c>
       <c r="C700">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="701" spans="1:3">
       <c r="A701" t="s">
         <v>92</v>
       </c>
       <c r="B701" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C701">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="702" spans="1:3">
       <c r="A702" t="s">
         <v>92</v>
       </c>
       <c r="B702" t="s">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="C702">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="703" spans="1:3">
       <c r="A703" t="s">
         <v>92</v>
       </c>
       <c r="B703" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C703">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="704" spans="1:3">
       <c r="A704" t="s">
         <v>92</v>
       </c>
       <c r="B704" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C704">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="705" spans="1:3">
       <c r="A705" t="s">
         <v>93</v>
       </c>
       <c r="B705" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C705">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="706" spans="1:3">
       <c r="A706" t="s">
         <v>93</v>
       </c>
       <c r="B706" t="s">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="C706">
         <v>1</v>
       </c>
     </row>
     <row r="707" spans="1:3">
       <c r="A707" t="s">
         <v>93</v>
       </c>
       <c r="B707" t="s">
-        <v>2</v>
+        <v>29</v>
       </c>
       <c r="C707">
         <v>1</v>
       </c>
     </row>
     <row r="708" spans="1:3">
       <c r="A708" t="s">
         <v>93</v>
       </c>
       <c r="B708" t="s">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="C708">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="709" spans="1:3">
       <c r="A709" t="s">
         <v>93</v>
       </c>
       <c r="B709" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C709">
         <v>1</v>
       </c>
     </row>
     <row r="710" spans="1:3">
       <c r="A710" t="s">
         <v>93</v>
       </c>
       <c r="B710" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="C710">
         <v>1</v>
       </c>
     </row>
     <row r="711" spans="1:3">
       <c r="A711" t="s">
         <v>93</v>
       </c>
       <c r="B711" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C711">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="712" spans="1:3">
       <c r="A712" t="s">
         <v>93</v>
       </c>
       <c r="B712" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="C712">
         <v>1</v>
       </c>
     </row>
     <row r="713" spans="1:3">
       <c r="A713" t="s">
         <v>93</v>
       </c>
       <c r="B713" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="C713">
         <v>1</v>
       </c>
     </row>
     <row r="714" spans="1:3">
       <c r="A714" t="s">
         <v>94</v>
       </c>
       <c r="B714" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="C714">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="715" spans="1:3">
       <c r="A715" t="s">
         <v>94</v>
       </c>
       <c r="B715" t="s">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="C715">
         <v>1</v>
       </c>
     </row>
     <row r="716" spans="1:3">
       <c r="A716" t="s">
         <v>94</v>
       </c>
       <c r="B716" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
       <c r="C716">
         <v>1</v>
       </c>
     </row>
     <row r="717" spans="1:3">
       <c r="A717" t="s">
         <v>94</v>
       </c>
       <c r="B717" t="s">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="C717">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="718" spans="1:3">
       <c r="A718" t="s">
         <v>94</v>
       </c>
       <c r="B718" t="s">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="C718">
         <v>1</v>
       </c>
     </row>
     <row r="719" spans="1:3">
       <c r="A719" t="s">
         <v>94</v>
       </c>
       <c r="B719" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="C719">
         <v>1</v>
       </c>
     </row>
     <row r="720" spans="1:3">
       <c r="A720" t="s">
         <v>94</v>
       </c>
       <c r="B720" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C720">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="721" spans="1:3">
       <c r="A721" t="s">
         <v>94</v>
       </c>
       <c r="B721" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="C721">
         <v>1</v>
       </c>
     </row>
     <row r="722" spans="1:3">
       <c r="A722" t="s">
         <v>94</v>
       </c>
       <c r="B722" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C722">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="723" spans="1:3">
       <c r="A723" t="s">
         <v>94</v>
       </c>
       <c r="B723" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C723">
         <v>1</v>
       </c>
     </row>
     <row r="724" spans="1:3">
       <c r="A724" t="s">
         <v>94</v>
       </c>
       <c r="B724" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="C724">
         <v>1</v>
       </c>
     </row>
     <row r="725" spans="1:3">
       <c r="A725" t="s">
         <v>95</v>
       </c>
       <c r="B725" t="s">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="C725">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="726" spans="1:3">
       <c r="A726" t="s">
         <v>95</v>
       </c>
       <c r="B726" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="C726">
         <v>1</v>
       </c>
     </row>
     <row r="727" spans="1:3">
       <c r="A727" t="s">
         <v>95</v>
       </c>
       <c r="B727" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C727">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="728" spans="1:3">
       <c r="A728" t="s">
         <v>95</v>
       </c>
       <c r="B728" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="C728">
         <v>20</v>
       </c>
     </row>
     <row r="729" spans="1:3">
       <c r="A729" t="s">
         <v>96</v>
       </c>
       <c r="B729" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C729">
         <v>1</v>
       </c>
     </row>
     <row r="730" spans="1:3">
       <c r="A730" t="s">
         <v>96</v>
       </c>
       <c r="B730" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C730">
         <v>1</v>
       </c>
     </row>
     <row r="731" spans="1:3">
       <c r="A731" t="s">
         <v>96</v>
       </c>
       <c r="B731" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="C731">
         <v>1</v>
       </c>
     </row>
     <row r="732" spans="1:3">
       <c r="A732" t="s">
         <v>96</v>
       </c>
       <c r="B732" t="s">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="C732">
         <v>1</v>
       </c>
     </row>
     <row r="733" spans="1:3">
       <c r="A733" t="s">
         <v>96</v>
       </c>
       <c r="B733" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C733">
         <v>1</v>
       </c>
     </row>
     <row r="734" spans="1:3">
       <c r="A734" t="s">
         <v>96</v>
       </c>
       <c r="B734" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C734">
         <v>1</v>
       </c>
     </row>
     <row r="735" spans="1:3">
       <c r="A735" t="s">
         <v>97</v>
       </c>
       <c r="B735" t="s">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="C735">
         <v>1</v>
       </c>
     </row>
     <row r="736" spans="1:3">
       <c r="A736" t="s">
         <v>97</v>
       </c>
       <c r="B736" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C736">
         <v>1</v>
       </c>
     </row>
     <row r="737" spans="1:3">
       <c r="A737" t="s">
         <v>97</v>
       </c>
       <c r="B737" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C737">
         <v>1</v>
       </c>
     </row>
     <row r="738" spans="1:3">
       <c r="A738" t="s">
         <v>97</v>
       </c>
       <c r="B738" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C738">
         <v>1</v>
       </c>
     </row>
     <row r="739" spans="1:3">
       <c r="A739" t="s">
         <v>97</v>
       </c>
       <c r="B739" t="s">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="C739">
         <v>1</v>
       </c>
     </row>
     <row r="740" spans="1:3">
       <c r="A740" t="s">
         <v>97</v>
       </c>
       <c r="B740" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="C740">
         <v>1</v>
       </c>
     </row>
     <row r="741" spans="1:3">
       <c r="A741" t="s">
         <v>97</v>
       </c>
       <c r="B741" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C741">
         <v>1</v>
       </c>
     </row>
     <row r="742" spans="1:3">
       <c r="A742" t="s">
         <v>98</v>
       </c>
       <c r="B742" t="s">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="C742">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="743" spans="1:3">
       <c r="A743" t="s">
         <v>98</v>
       </c>
       <c r="B743" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C743">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="744" spans="1:3">
       <c r="A744" t="s">
         <v>98</v>
       </c>
       <c r="B744" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C744">
-        <v>5</v>
+        <v>240</v>
       </c>
     </row>
     <row r="745" spans="1:3">
       <c r="A745" t="s">
         <v>98</v>
       </c>
       <c r="B745" t="s">
         <v>9</v>
       </c>
       <c r="C745">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="746" spans="1:3">
       <c r="A746" t="s">
         <v>98</v>
       </c>
       <c r="B746" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C746">
-        <v>240</v>
+        <v>1</v>
       </c>
     </row>
     <row r="747" spans="1:3">
       <c r="A747" t="s">
         <v>99</v>
       </c>
       <c r="B747" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="C747">
         <v>1</v>
       </c>
     </row>
     <row r="748" spans="1:3">
       <c r="A748" t="s">
         <v>99</v>
       </c>
       <c r="B748" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="C748">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="749" spans="1:3">
       <c r="A749" t="s">
         <v>99</v>
       </c>
       <c r="B749" t="s">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="C749">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="750" spans="1:3">
       <c r="A750" t="s">
         <v>99</v>
       </c>
       <c r="B750" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="C750">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="751" spans="1:3">
       <c r="A751" t="s">
         <v>99</v>
       </c>
       <c r="B751" t="s">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="C751">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="752" spans="1:3">
       <c r="A752" t="s">
         <v>99</v>
       </c>
       <c r="B752" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="C752">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="753" spans="1:3">
       <c r="A753" t="s">
         <v>99</v>
       </c>
       <c r="B753" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="C753">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="754" spans="1:3">
       <c r="A754" t="s">
         <v>100</v>
       </c>
       <c r="B754" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="C754">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="755" spans="1:3">
       <c r="A755" t="s">
         <v>100</v>
       </c>
       <c r="B755" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C755">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="756" spans="1:3">
       <c r="A756" t="s">
         <v>100</v>
       </c>
       <c r="B756" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C756">
         <v>1</v>
       </c>
     </row>
     <row r="757" spans="1:3">
       <c r="A757" t="s">
         <v>100</v>
       </c>
       <c r="B757" t="s">
         <v>8</v>
       </c>
       <c r="C757">
         <v>1</v>
       </c>
     </row>
     <row r="758" spans="1:3">
       <c r="A758" t="s">
         <v>100</v>
       </c>
       <c r="B758" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C758">
         <v>1</v>
       </c>
     </row>
     <row r="759" spans="1:3">
       <c r="A759" t="s">
         <v>100</v>
       </c>
       <c r="B759" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C759">
         <v>1</v>
       </c>
     </row>
     <row r="760" spans="1:3">
       <c r="A760" t="s">
         <v>100</v>
       </c>
       <c r="B760" t="s">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C760">
         <v>1</v>
       </c>
     </row>
     <row r="761" spans="1:3">
       <c r="A761" t="s">
         <v>100</v>
       </c>
       <c r="B761" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C761">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="762" spans="1:3">
       <c r="A762" t="s">
         <v>100</v>
       </c>
       <c r="B762" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C762">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="763" spans="1:3">
       <c r="A763" t="s">
         <v>100</v>
       </c>
       <c r="B763" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="C763">
         <v>1</v>
       </c>
     </row>
     <row r="764" spans="1:3">
       <c r="A764" t="s">
         <v>101</v>
       </c>
       <c r="B764" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C764">
         <v>2</v>
       </c>
     </row>
     <row r="765" spans="1:3">
       <c r="A765" t="s">
         <v>101</v>
       </c>
       <c r="B765" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C765">
         <v>2</v>
       </c>
     </row>
     <row r="766" spans="1:3">
       <c r="A766" t="s">
         <v>101</v>
       </c>
       <c r="B766" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C766">
         <v>2</v>
       </c>
     </row>
     <row r="767" spans="1:3">
       <c r="A767" t="s">
         <v>101</v>
       </c>
       <c r="B767" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C767">
         <v>2</v>
       </c>
     </row>
     <row r="768" spans="1:3">
       <c r="A768" t="s">
         <v>102</v>
       </c>
       <c r="B768" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C768">
-        <v>21</v>
+        <v>720</v>
       </c>
     </row>
     <row r="769" spans="1:3">
       <c r="A769" t="s">
         <v>102</v>
       </c>
       <c r="B769" t="s">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="C769">
         <v>1</v>
       </c>
     </row>
     <row r="770" spans="1:3">
       <c r="A770" t="s">
         <v>102</v>
       </c>
       <c r="B770" t="s">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="C770">
         <v>1</v>
       </c>
     </row>
     <row r="771" spans="1:3">
       <c r="A771" t="s">
         <v>102</v>
       </c>
       <c r="B771" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="C771">
         <v>1</v>
       </c>
     </row>
     <row r="772" spans="1:3">
       <c r="A772" t="s">
         <v>102</v>
       </c>
       <c r="B772" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C772">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="773" spans="1:3">
       <c r="A773" t="s">
         <v>102</v>
       </c>
       <c r="B773" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="C773">
-        <v>2</v>
+        <v>9</v>
       </c>
     </row>
     <row r="774" spans="1:3">
       <c r="A774" t="s">
         <v>102</v>
       </c>
       <c r="B774" t="s">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="C774">
-        <v>720</v>
+        <v>21</v>
       </c>
     </row>
     <row r="775" spans="1:3">
       <c r="A775" t="s">
         <v>102</v>
       </c>
       <c r="B775" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="C775">
         <v>1</v>
       </c>
     </row>
     <row r="776" spans="1:3">
       <c r="A776" t="s">
         <v>102</v>
       </c>
       <c r="B776" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="C776">
         <v>1</v>
       </c>
     </row>
     <row r="777" spans="1:3">
       <c r="A777" t="s">
         <v>102</v>
       </c>
       <c r="B777" t="s">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="C777">
         <v>1</v>
       </c>
     </row>
     <row r="778" spans="1:3">
       <c r="A778" t="s">
         <v>102</v>
       </c>
       <c r="B778" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C778">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="779" spans="1:3">
       <c r="A779" t="s">
         <v>102</v>
       </c>
       <c r="B779" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="C779">
-        <v>9</v>
+        <v>2</v>
       </c>
     </row>
     <row r="780" spans="1:3">
       <c r="A780" t="s">
         <v>103</v>
       </c>
       <c r="B780" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C780">
         <v>2</v>
       </c>
     </row>
     <row r="781" spans="1:3">
       <c r="A781" t="s">
         <v>103</v>
       </c>
       <c r="B781" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="C781">
         <v>1</v>
       </c>
     </row>
     <row r="782" spans="1:3">
       <c r="A782" t="s">
         <v>103</v>
       </c>
       <c r="B782" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C782">
-        <v>2</v>
+        <v>80</v>
       </c>
     </row>
     <row r="783" spans="1:3">
       <c r="A783" t="s">
         <v>103</v>
       </c>
       <c r="B783" t="s">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="C783">
         <v>2</v>
       </c>
     </row>
     <row r="784" spans="1:3">
       <c r="A784" t="s">
         <v>103</v>
       </c>
       <c r="B784" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="C784">
         <v>1</v>
       </c>
     </row>
     <row r="785" spans="1:3">
       <c r="A785" t="s">
         <v>103</v>
       </c>
       <c r="B785" t="s">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="C785">
-        <v>80</v>
+        <v>2</v>
       </c>
     </row>
     <row r="786" spans="1:3">
       <c r="A786" t="s">
         <v>104</v>
       </c>
       <c r="B786" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C786">
         <v>1</v>
       </c>
     </row>
     <row r="787" spans="1:3">
       <c r="A787" t="s">
         <v>104</v>
       </c>
       <c r="B787" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="C787">
-        <v>11</v>
+        <v>1</v>
       </c>
     </row>
     <row r="788" spans="1:3">
       <c r="A788" t="s">
         <v>104</v>
       </c>
       <c r="B788" t="s">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="C788">
         <v>1</v>
       </c>
     </row>
     <row r="789" spans="1:3">
       <c r="A789" t="s">
         <v>104</v>
       </c>
       <c r="B789" t="s">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="C789">
         <v>1</v>
       </c>
     </row>
     <row r="790" spans="1:3">
       <c r="A790" t="s">
         <v>104</v>
       </c>
       <c r="B790" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C790">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="791" spans="1:3">
       <c r="A791" t="s">
         <v>104</v>
       </c>
       <c r="B791" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C791">
         <v>1</v>
       </c>
     </row>
     <row r="792" spans="1:3">
       <c r="A792" t="s">
         <v>104</v>
       </c>
       <c r="B792" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="C792">
         <v>1</v>
       </c>
     </row>
     <row r="793" spans="1:3">
       <c r="A793" t="s">
         <v>104</v>
       </c>
       <c r="B793" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C793">
-        <v>1</v>
+        <v>11</v>
       </c>
     </row>
     <row r="794" spans="1:3">
       <c r="A794" t="s">
         <v>104</v>
       </c>
       <c r="B794" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C794">
         <v>1</v>
       </c>
     </row>
     <row r="795" spans="1:3">
       <c r="A795" t="s">
         <v>104</v>
       </c>
       <c r="B795" t="s">
         <v>9</v>
       </c>
       <c r="C795">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="796" spans="1:3">
       <c r="A796" t="s">
         <v>104</v>
       </c>
       <c r="B796" t="s">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="C796">
         <v>1</v>
       </c>
     </row>
     <row r="797" spans="1:3">
       <c r="A797" t="s">
         <v>105</v>
       </c>
       <c r="B797" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="C797">
         <v>1</v>
       </c>
     </row>
     <row r="798" spans="1:3">
       <c r="A798" t="s">
         <v>105</v>
       </c>
       <c r="B798" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C798">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="799" spans="1:3">
       <c r="A799" t="s">
         <v>105</v>
       </c>
       <c r="B799" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C799">
-        <v>1</v>
+        <v>18</v>
       </c>
     </row>
     <row r="800" spans="1:3">
       <c r="A800" t="s">
         <v>105</v>
       </c>
       <c r="B800" t="s">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="C800">
         <v>1</v>
       </c>
     </row>
     <row r="801" spans="1:3">
       <c r="A801" t="s">
         <v>105</v>
       </c>
       <c r="B801" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C801">
-        <v>18</v>
+        <v>8</v>
       </c>
     </row>
     <row r="802" spans="1:3">
       <c r="A802" t="s">
         <v>105</v>
       </c>
       <c r="B802" t="s">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="C802">
         <v>1</v>
       </c>
     </row>
     <row r="803" spans="1:3">
       <c r="A803" t="s">
         <v>105</v>
       </c>
       <c r="B803" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C803">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="804" spans="1:3">
       <c r="A804" t="s">
         <v>106</v>
       </c>
       <c r="B804" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="C804">
-        <v>1</v>
+        <v>46</v>
       </c>
     </row>
     <row r="805" spans="1:3">
       <c r="A805" t="s">
         <v>106</v>
       </c>
       <c r="B805" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="C805">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="806" spans="1:3">
       <c r="A806" t="s">
         <v>106</v>
       </c>
       <c r="B806" t="s">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C806">
-        <v>46</v>
+        <v>2</v>
       </c>
     </row>
     <row r="807" spans="1:3">
       <c r="A807" t="s">
         <v>107</v>
       </c>
       <c r="B807" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C807">
-        <v>10</v>
+        <v>200</v>
       </c>
     </row>
     <row r="808" spans="1:3">
       <c r="A808" t="s">
         <v>107</v>
       </c>
       <c r="B808" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C808">
         <v>1</v>
       </c>
     </row>
     <row r="809" spans="1:3">
       <c r="A809" t="s">
         <v>107</v>
       </c>
       <c r="B809" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="C809">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="810" spans="1:3">
       <c r="A810" t="s">
         <v>107</v>
       </c>
       <c r="B810" t="s">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="C810">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="811" spans="1:3">
       <c r="A811" t="s">
         <v>107</v>
       </c>
       <c r="B811" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C811">
         <v>1</v>
       </c>
     </row>
     <row r="812" spans="1:3">
       <c r="A812" t="s">
         <v>107</v>
       </c>
       <c r="B812" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="C812">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="813" spans="1:3">
       <c r="A813" t="s">
         <v>108</v>
       </c>
       <c r="B813" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="C813">
-        <v>1</v>
+        <v>250</v>
       </c>
     </row>
     <row r="814" spans="1:3">
       <c r="A814" t="s">
         <v>108</v>
       </c>
       <c r="B814" t="s">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="C814">
         <v>1</v>
       </c>
     </row>
     <row r="815" spans="1:3">
       <c r="A815" t="s">
         <v>108</v>
       </c>
       <c r="B815" t="s">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="C815">
-        <v>250</v>
+        <v>1</v>
       </c>
     </row>
     <row r="816" spans="1:3">
       <c r="A816" t="s">
         <v>108</v>
       </c>
       <c r="B816" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C816">
         <v>1</v>
       </c>
     </row>
     <row r="817" spans="1:3">
       <c r="A817" t="s">
         <v>108</v>
       </c>
       <c r="B817" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C817">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="818" spans="1:3">
       <c r="A818" t="s">
         <v>108</v>
       </c>
       <c r="B818" t="s">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="C818">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="819" spans="1:3">
       <c r="A819" t="s">
         <v>108</v>
       </c>
       <c r="B819" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C819">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="820" spans="1:3">
       <c r="A820" t="s">
         <v>108</v>
       </c>
       <c r="B820" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="C820">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="821" spans="1:3">
       <c r="A821" t="s">
         <v>109</v>
       </c>
       <c r="B821" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="C821">
         <v>1</v>
       </c>
     </row>
     <row r="822" spans="1:3">
       <c r="A822" t="s">
         <v>109</v>
       </c>
       <c r="B822" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="C822">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="823" spans="1:3">
       <c r="A823" t="s">
         <v>109</v>
       </c>
       <c r="B823" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="C823">
         <v>1</v>
       </c>
     </row>
     <row r="824" spans="1:3">
       <c r="A824" t="s">
         <v>109</v>
       </c>
       <c r="B824" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="C824">
         <v>1</v>
       </c>
     </row>
     <row r="825" spans="1:3">
       <c r="A825" t="s">
         <v>109</v>
       </c>
       <c r="B825" t="s">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="C825">
         <v>1</v>
       </c>
     </row>
     <row r="826" spans="1:3">
       <c r="A826" t="s">
         <v>109</v>
       </c>
       <c r="B826" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C826">
         <v>1</v>
       </c>
     </row>
     <row r="827" spans="1:3">
       <c r="A827" t="s">
         <v>109</v>
       </c>
       <c r="B827" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="C827">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="828" spans="1:3">
       <c r="A828" t="s">
         <v>109</v>
       </c>
       <c r="B828" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C828">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="829" spans="1:3">
       <c r="A829" t="s">
         <v>109</v>
       </c>
       <c r="B829" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C829">
-        <v>11</v>
+        <v>3</v>
       </c>
     </row>
     <row r="830" spans="1:3">
       <c r="A830" t="s">
         <v>109</v>
       </c>
       <c r="B830" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="C830">
         <v>1</v>
       </c>
     </row>
     <row r="831" spans="1:3">
       <c r="A831" t="s">
         <v>109</v>
       </c>
       <c r="B831" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="C831">
         <v>1</v>
       </c>
     </row>
     <row r="832" spans="1:3">
       <c r="A832" t="s">
         <v>109</v>
       </c>
       <c r="B832" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C832">
         <v>1</v>
       </c>
     </row>
     <row r="833" spans="1:3">
       <c r="A833" t="s">
         <v>109</v>
       </c>
       <c r="B833" t="s">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="C833">
         <v>1</v>
       </c>
     </row>
     <row r="834" spans="1:3">
       <c r="A834" t="s">
         <v>109</v>
       </c>
       <c r="B834" t="s">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="C834">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="835" spans="1:3">
       <c r="A835" t="s">
         <v>109</v>
       </c>
       <c r="B835" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C835">
         <v>1</v>
       </c>
     </row>
     <row r="836" spans="1:3">
       <c r="A836" t="s">
         <v>109</v>
       </c>
       <c r="B836" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C836">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="837" spans="1:3">
       <c r="A837" t="s">
         <v>109</v>
       </c>
       <c r="B837" t="s">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="C837">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="838" spans="1:3">
       <c r="A838" t="s">
         <v>109</v>
       </c>
       <c r="B838" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C838">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="839" spans="1:3">
       <c r="A839" t="s">
         <v>109</v>
       </c>
       <c r="B839" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="C839">
         <v>1</v>
       </c>
     </row>
     <row r="840" spans="1:3">
       <c r="A840" t="s">
         <v>109</v>
       </c>
       <c r="B840" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C840">
         <v>1</v>
       </c>
     </row>
     <row r="841" spans="1:3">
       <c r="A841" t="s">
         <v>109</v>
       </c>
       <c r="B841" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="C841">
         <v>1</v>
       </c>
     </row>
     <row r="842" spans="1:3">
       <c r="A842" t="s">
         <v>109</v>
       </c>
       <c r="B842" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="C842">
         <v>1</v>
       </c>
     </row>
     <row r="843" spans="1:3">
       <c r="A843" t="s">
         <v>109</v>
       </c>
       <c r="B843" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C843">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="844" spans="1:3">
       <c r="A844" t="s">
         <v>109</v>
       </c>
       <c r="B844" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C844">
-        <v>1</v>
+        <v>11</v>
       </c>
     </row>
     <row r="845" spans="1:3">
       <c r="A845" t="s">
         <v>110</v>
       </c>
       <c r="B845" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C845">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="846" spans="1:3">
       <c r="A846" t="s">
         <v>110</v>
       </c>
       <c r="B846" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="C846">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="847" spans="1:3">
       <c r="A847" t="s">
         <v>110</v>
       </c>
       <c r="B847" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C847">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="848" spans="1:3">
       <c r="A848" t="s">
         <v>110</v>
       </c>
       <c r="B848" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="C848">
         <v>1</v>
       </c>
     </row>
     <row r="849" spans="1:3">
       <c r="A849" t="s">
         <v>110</v>
       </c>
       <c r="B849" t="s">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="C849">
-        <v>10</v>
+        <v>3</v>
       </c>
     </row>
     <row r="850" spans="1:3">
       <c r="A850" t="s">
         <v>110</v>
       </c>
       <c r="B850" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C850">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="851" spans="1:3">
       <c r="A851" t="s">
         <v>111</v>
       </c>
       <c r="B851" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C851">
         <v>1</v>
       </c>
     </row>
     <row r="852" spans="1:3">
       <c r="A852" t="s">
         <v>111</v>
       </c>
       <c r="B852" t="s">
         <v>19</v>
       </c>
       <c r="C852">
         <v>1</v>
       </c>
     </row>
     <row r="853" spans="1:3">
       <c r="A853" t="s">
         <v>111</v>
       </c>
       <c r="B853" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="C853">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="854" spans="1:3">
       <c r="A854" t="s">
         <v>111</v>
       </c>
       <c r="B854" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C854">
         <v>1</v>
       </c>
     </row>
     <row r="855" spans="1:3">
       <c r="A855" t="s">
         <v>111</v>
       </c>
       <c r="B855" t="s">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="C855">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="856" spans="1:3">
       <c r="A856" t="s">
         <v>111</v>
       </c>
       <c r="B856" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C856">
-        <v>7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="857" spans="1:3">
       <c r="A857" t="s">
         <v>111</v>
       </c>
       <c r="B857" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C857">
         <v>1</v>
       </c>
     </row>
     <row r="858" spans="1:3">
       <c r="A858" t="s">
         <v>111</v>
       </c>
       <c r="B858" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="C858">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="859" spans="1:3">
       <c r="A859" t="s">
         <v>111</v>
       </c>
       <c r="B859" t="s">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="C859">
-        <v>13</v>
+        <v>1</v>
       </c>
     </row>
     <row r="860" spans="1:3">
       <c r="A860" t="s">
         <v>111</v>
       </c>
       <c r="B860" t="s">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="C860">
         <v>1</v>
       </c>
     </row>
     <row r="861" spans="1:3">
       <c r="A861" t="s">
         <v>111</v>
       </c>
       <c r="B861" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="C861">
         <v>1</v>
       </c>
     </row>
     <row r="862" spans="1:3">
       <c r="A862" t="s">
         <v>112</v>
       </c>
       <c r="B862" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C862">
         <v>1</v>
       </c>
     </row>
     <row r="863" spans="1:3">
       <c r="A863" t="s">
         <v>112</v>
       </c>
       <c r="B863" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C863">
         <v>1</v>
       </c>
     </row>
     <row r="864" spans="1:3">
       <c r="A864" t="s">
         <v>112</v>
       </c>
       <c r="B864" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C864">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="865" spans="1:3">
       <c r="A865" t="s">
         <v>112</v>
       </c>
       <c r="B865" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="C865">
         <v>1</v>
       </c>
     </row>
     <row r="866" spans="1:3">
       <c r="A866" t="s">
         <v>112</v>
       </c>
       <c r="B866" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="C866">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="867" spans="1:3">
       <c r="A867" t="s">
         <v>112</v>
       </c>
       <c r="B867" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C867">
         <v>1</v>
       </c>
     </row>
     <row r="868" spans="1:3">
       <c r="A868" t="s">
         <v>112</v>
       </c>
       <c r="B868" t="s">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="C868">
         <v>1</v>
       </c>
     </row>
     <row r="869" spans="1:3">
       <c r="A869" t="s">
         <v>112</v>
       </c>
       <c r="B869" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C869">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="870" spans="1:3">
       <c r="A870" t="s">
         <v>112</v>
       </c>
       <c r="B870" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="C870">
         <v>1</v>
       </c>
     </row>
     <row r="871" spans="1:3">
       <c r="A871" t="s">
         <v>112</v>
       </c>
       <c r="B871" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C871">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="872" spans="1:3">
       <c r="A872" t="s">
         <v>113</v>
       </c>
       <c r="B872" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="C872">
         <v>1</v>
       </c>
     </row>
     <row r="873" spans="1:3">
       <c r="A873" t="s">
         <v>113</v>
       </c>
       <c r="B873" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C873">
         <v>4</v>
       </c>
     </row>
     <row r="874" spans="1:3">
       <c r="A874" t="s">
         <v>113</v>
       </c>
       <c r="B874" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C874">
         <v>1</v>
       </c>
     </row>
     <row r="875" spans="1:3">
       <c r="A875" t="s">
         <v>113</v>
       </c>
       <c r="B875" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="C875">
         <v>1</v>
       </c>
     </row>
     <row r="876" spans="1:3">
       <c r="A876" t="s">
         <v>113</v>
       </c>
       <c r="B876" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C876">
         <v>1</v>
       </c>
     </row>
     <row r="877" spans="1:3">
       <c r="A877" t="s">
         <v>113</v>
       </c>
       <c r="B877" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="C877">
         <v>1</v>
       </c>
     </row>
     <row r="878" spans="1:3">
       <c r="A878" t="s">
         <v>113</v>
       </c>
       <c r="B878" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C878">
         <v>1</v>
       </c>
     </row>
     <row r="879" spans="1:3">
       <c r="A879" t="s">
         <v>113</v>
       </c>
       <c r="B879" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C879">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="880" spans="1:3">
       <c r="A880" t="s">
         <v>113</v>
       </c>
       <c r="B880" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C880">
         <v>1</v>
       </c>
     </row>
     <row r="881" spans="1:3">
       <c r="A881" t="s">
         <v>113</v>
       </c>
       <c r="B881" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C881">
         <v>1</v>
       </c>
     </row>
     <row r="882" spans="1:3">
       <c r="A882" t="s">
         <v>113</v>
       </c>
       <c r="B882" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C882">
         <v>4</v>
       </c>
     </row>
     <row r="883" spans="1:3">
       <c r="A883" t="s">
         <v>113</v>
       </c>
       <c r="B883" t="s">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="C883">
         <v>1</v>
       </c>
     </row>
     <row r="884" spans="1:3">
       <c r="A884" t="s">
         <v>113</v>
       </c>
       <c r="B884" t="s">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="C884">
         <v>1</v>
       </c>
     </row>
     <row r="885" spans="1:3">
       <c r="A885" t="s">
         <v>113</v>
       </c>
       <c r="B885" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="C885">
         <v>1</v>
       </c>
     </row>
     <row r="886" spans="1:3">
       <c r="A886" t="s">
         <v>113</v>
       </c>
       <c r="B886" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C886">
         <v>1</v>
       </c>
     </row>
     <row r="887" spans="1:3">
       <c r="A887" t="s">
         <v>113</v>
       </c>
       <c r="B887" t="s">
         <v>20</v>
       </c>
       <c r="C887">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="888" spans="1:3">
       <c r="A888" t="s">
         <v>113</v>
       </c>
       <c r="B888" t="s">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C888">
         <v>1</v>
       </c>
     </row>
     <row r="889" spans="1:3">
       <c r="A889" t="s">
         <v>113</v>
       </c>
       <c r="B889" t="s">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="C889">
         <v>1</v>
       </c>
     </row>
     <row r="890" spans="1:3">
       <c r="A890" t="s">
         <v>113</v>
       </c>
       <c r="B890" t="s">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="C890">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="891" spans="1:3">
       <c r="A891" t="s">
         <v>113</v>
       </c>
       <c r="B891" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="C891">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="892" spans="1:3">
       <c r="A892" t="s">
         <v>113</v>
       </c>
       <c r="B892" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C892">
         <v>1</v>
       </c>
     </row>
     <row r="893" spans="1:3">
       <c r="A893" t="s">
         <v>113</v>
       </c>
       <c r="B893" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C893">
         <v>1</v>
       </c>
     </row>
     <row r="894" spans="1:3">
       <c r="A894" t="s">
         <v>113</v>
       </c>
       <c r="B894" t="s">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="C894">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="895" spans="1:3">
       <c r="A895" t="s">
         <v>113</v>
       </c>
       <c r="B895" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C895">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="896" spans="1:3">
       <c r="A896" t="s">
         <v>113</v>
       </c>
       <c r="B896" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="C896">
         <v>1</v>
       </c>
     </row>
     <row r="897" spans="1:3">
       <c r="A897" t="s">
         <v>114</v>
       </c>
       <c r="B897" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C897">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="898" spans="1:3">
       <c r="A898" t="s">
         <v>114</v>
       </c>
       <c r="B898" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C898">
         <v>1</v>
       </c>
     </row>
     <row r="899" spans="1:3">
       <c r="A899" t="s">
         <v>114</v>
       </c>
       <c r="B899" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="C899">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="900" spans="1:3">
       <c r="A900" t="s">
         <v>114</v>
       </c>
       <c r="B900" t="s">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="C900">
         <v>1</v>
       </c>
     </row>
     <row r="901" spans="1:3">
       <c r="A901" t="s">
         <v>114</v>
       </c>
       <c r="B901" t="s">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="C901">
         <v>1</v>
       </c>
     </row>
     <row r="902" spans="1:3">
       <c r="A902" t="s">
         <v>114</v>
       </c>
       <c r="B902" t="s">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="C902">
         <v>1</v>
       </c>
     </row>
     <row r="903" spans="1:3">
       <c r="A903" t="s">
         <v>115</v>
       </c>
       <c r="B903" t="s">
         <v>13</v>
       </c>
       <c r="C903">
         <v>3</v>
       </c>
     </row>
     <row r="904" spans="1:3">
       <c r="A904" t="s">
         <v>116</v>
       </c>
       <c r="B904" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C904">
-        <v>24</v>
+        <v>258</v>
       </c>
     </row>
     <row r="905" spans="1:3">
       <c r="A905" t="s">
         <v>116</v>
       </c>
       <c r="B905" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="C905">
         <v>1</v>
       </c>
     </row>
     <row r="906" spans="1:3">
       <c r="A906" t="s">
         <v>116</v>
       </c>
       <c r="B906" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C906">
         <v>1</v>
       </c>
     </row>
     <row r="907" spans="1:3">
       <c r="A907" t="s">
         <v>116</v>
       </c>
       <c r="B907" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="C907">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="908" spans="1:3">
       <c r="A908" t="s">
         <v>116</v>
       </c>
       <c r="B908" t="s">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="C908">
-        <v>258</v>
+        <v>24</v>
       </c>
     </row>
     <row r="909" spans="1:3">
       <c r="A909" t="s">
         <v>116</v>
       </c>
       <c r="B909" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="C909">
         <v>1</v>
       </c>
     </row>
     <row r="910" spans="1:3">
       <c r="A910" t="s">
         <v>116</v>
       </c>
       <c r="B910" t="s">
         <v>8</v>
       </c>
       <c r="C910">
         <v>1</v>
       </c>
     </row>
     <row r="911" spans="1:3">
       <c r="A911" t="s">
         <v>116</v>
       </c>
       <c r="B911" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="C911">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="912" spans="1:3">
       <c r="A912" t="s">
         <v>117</v>
       </c>
       <c r="B912" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="C912">
         <v>1</v>
       </c>
     </row>
     <row r="913" spans="1:3">
       <c r="A913" t="s">
         <v>117</v>
       </c>
       <c r="B913" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="C913">
         <v>1</v>
       </c>
     </row>
     <row r="914" spans="1:3">
       <c r="A914" t="s">
         <v>117</v>
       </c>
       <c r="B914" t="s">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="C914">
         <v>1</v>
       </c>
     </row>
     <row r="915" spans="1:3">
       <c r="A915" t="s">
         <v>117</v>
       </c>
       <c r="B915" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="C915">
         <v>1</v>
       </c>
     </row>
     <row r="916" spans="1:3">
       <c r="A916" t="s">
         <v>117</v>
       </c>
       <c r="B916" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C916">
         <v>1</v>
       </c>
     </row>
     <row r="917" spans="1:3">
       <c r="A917" t="s">
         <v>118</v>
       </c>
       <c r="B917" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C917">
         <v>12</v>
       </c>
     </row>
     <row r="918" spans="1:3">
       <c r="A918" t="s">
         <v>118</v>
       </c>
       <c r="B918" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C918">
         <v>6</v>
       </c>
     </row>
     <row r="919" spans="1:3">
       <c r="A919" t="s">
         <v>118</v>
       </c>
       <c r="B919" t="s">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="C919">
         <v>1</v>
       </c>
     </row>
     <row r="920" spans="1:3">
       <c r="A920" t="s">
         <v>118</v>
       </c>
       <c r="B920" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C920">
         <v>12</v>
       </c>
     </row>
     <row r="921" spans="1:3">
       <c r="A921" t="s">
         <v>119</v>
       </c>
       <c r="B921" t="s">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="C921">
         <v>1</v>
       </c>
     </row>
     <row r="922" spans="1:3">
       <c r="A922" t="s">
         <v>119</v>
       </c>
       <c r="B922" t="s">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="C922">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="923" spans="1:3">
       <c r="A923" t="s">
         <v>119</v>
       </c>
       <c r="B923" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C923">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="924" spans="1:3">
       <c r="A924" t="s">
         <v>119</v>
       </c>
       <c r="B924" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="C924">
         <v>1</v>
       </c>
     </row>
     <row r="925" spans="1:3">
       <c r="A925" t="s">
         <v>119</v>
       </c>
       <c r="B925" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="C925">
         <v>1</v>
       </c>
     </row>
     <row r="926" spans="1:3">
       <c r="A926" t="s">
         <v>119</v>
       </c>
       <c r="B926" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="C926">
         <v>1</v>
       </c>
     </row>
     <row r="927" spans="1:3">
       <c r="A927" t="s">
         <v>119</v>
       </c>
       <c r="B927" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C927">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="928" spans="1:3">
       <c r="A928" t="s">
         <v>119</v>
       </c>
       <c r="B928" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="C928">
         <v>1</v>
       </c>
     </row>
     <row r="929" spans="1:3">
       <c r="A929" t="s">
         <v>119</v>
       </c>
       <c r="B929" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="C929">
         <v>1</v>
       </c>
     </row>
     <row r="930" spans="1:3">
       <c r="A930" t="s">
         <v>119</v>
       </c>
       <c r="B930" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="C930">
         <v>1</v>
       </c>
     </row>
     <row r="931" spans="1:3">
       <c r="A931" t="s">
         <v>119</v>
       </c>
       <c r="B931" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C931">
         <v>1</v>
       </c>
     </row>
     <row r="932" spans="1:3">
       <c r="A932" t="s">
         <v>119</v>
       </c>
       <c r="B932" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C932">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="933" spans="1:3">
       <c r="A933" t="s">
         <v>119</v>
       </c>
       <c r="B933" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="C933">
         <v>1</v>
       </c>
     </row>
     <row r="934" spans="1:3">
       <c r="A934" t="s">
         <v>119</v>
       </c>
       <c r="B934" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C934">
         <v>1</v>
       </c>
     </row>
     <row r="935" spans="1:3">
       <c r="A935" t="s">
         <v>120</v>
       </c>
       <c r="B935" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C935">
         <v>1</v>
       </c>
     </row>
     <row r="936" spans="1:3">
       <c r="A936" t="s">
         <v>120</v>
       </c>
       <c r="B936" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="C936">
         <v>1</v>
       </c>
     </row>
     <row r="937" spans="1:3">
       <c r="A937" t="s">
         <v>120</v>
       </c>
       <c r="B937" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="C937">
         <v>1</v>
       </c>
     </row>
     <row r="938" spans="1:3">
       <c r="A938" t="s">
         <v>120</v>
       </c>
       <c r="B938" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="C938">
         <v>1</v>
       </c>
     </row>
     <row r="939" spans="1:3">
       <c r="A939" t="s">
         <v>121</v>
       </c>
       <c r="B939" t="s">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="C939">
         <v>1</v>
       </c>
     </row>
     <row r="940" spans="1:3">
       <c r="A940" t="s">
         <v>121</v>
       </c>
       <c r="B940" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C940">
         <v>1</v>
       </c>
     </row>
     <row r="941" spans="1:3">
       <c r="A941" t="s">
         <v>121</v>
       </c>
       <c r="B941" t="s">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="C941">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="942" spans="1:3">
       <c r="A942" t="s">
         <v>121</v>
       </c>
       <c r="B942" t="s">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="C942">
         <v>1</v>
       </c>
     </row>
     <row r="943" spans="1:3">
       <c r="A943" t="s">
         <v>121</v>
       </c>
       <c r="B943" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="C943">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="944" spans="1:3">
       <c r="A944" t="s">
         <v>121</v>
       </c>
       <c r="B944" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="C944">
         <v>1</v>
       </c>
     </row>
     <row r="945" spans="1:3">
       <c r="A945" t="s">
         <v>121</v>
       </c>
       <c r="B945" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C945">
         <v>1</v>
       </c>
     </row>
     <row r="946" spans="1:3">
       <c r="A946" t="s">
         <v>121</v>
       </c>
       <c r="B946" t="s">
         <v>8</v>
       </c>
       <c r="C946">
         <v>1</v>
       </c>
     </row>
     <row r="947" spans="1:3">
       <c r="A947" t="s">
         <v>121</v>
       </c>
       <c r="B947" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="C947">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="948" spans="1:3">
       <c r="A948" t="s">
         <v>121</v>
       </c>
       <c r="B948" t="s">
         <v>10</v>
       </c>
       <c r="C948">
         <v>1</v>
       </c>
     </row>
     <row r="949" spans="1:3">
       <c r="A949" t="s">
         <v>121</v>
       </c>
       <c r="B949" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="C949">
         <v>1</v>
       </c>
     </row>
     <row r="950" spans="1:3">
       <c r="A950" t="s">
         <v>121</v>
       </c>
       <c r="B950" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C950">
         <v>1</v>
       </c>
     </row>
     <row r="951" spans="1:3">
       <c r="A951" t="s">
         <v>121</v>
       </c>
       <c r="B951" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="C951">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="952" spans="1:3">
       <c r="A952" t="s">
         <v>121</v>
       </c>
       <c r="B952" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C952">
         <v>1</v>
       </c>
     </row>
     <row r="953" spans="1:3">
       <c r="A953" t="s">
         <v>122</v>
       </c>
       <c r="B953" t="s">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="C953">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="954" spans="1:3">
       <c r="A954" t="s">
         <v>122</v>
       </c>
       <c r="B954" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="C954">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="955" spans="1:3">
       <c r="A955" t="s">
         <v>122</v>
       </c>
       <c r="B955" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="C955">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="956" spans="1:3">
       <c r="A956" t="s">
         <v>122</v>
       </c>
       <c r="B956" t="s">
-        <v>29</v>
+        <v>2</v>
       </c>
       <c r="C956">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="957" spans="1:3">
       <c r="A957" t="s">
         <v>123</v>
       </c>
       <c r="B957" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="C957">
         <v>1</v>
       </c>
     </row>
     <row r="958" spans="1:3">
       <c r="A958" t="s">
         <v>123</v>
       </c>
       <c r="B958" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C958">
         <v>1</v>
       </c>
     </row>
     <row r="959" spans="1:3">
       <c r="A959" t="s">
         <v>123</v>
       </c>
       <c r="B959" t="s">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="C959">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="960" spans="1:3">
       <c r="A960" t="s">
         <v>123</v>
       </c>
       <c r="B960" t="s">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="C960">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="961" spans="1:3">
       <c r="A961" t="s">
         <v>123</v>
       </c>
       <c r="B961" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="C961">
         <v>1</v>
       </c>
     </row>
     <row r="962" spans="1:3">
       <c r="A962" t="s">
         <v>123</v>
       </c>
       <c r="B962" t="s">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="C962">
         <v>1</v>
       </c>
     </row>
     <row r="963" spans="1:3">
       <c r="A963" t="s">
         <v>123</v>
       </c>
       <c r="B963" t="s">
         <v>9</v>
       </c>
       <c r="C963">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="964" spans="1:3">
       <c r="A964" t="s">
         <v>123</v>
       </c>
       <c r="B964" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C964">
         <v>1</v>
       </c>
     </row>
     <row r="965" spans="1:3">
       <c r="A965" t="s">
         <v>123</v>
       </c>
       <c r="B965" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="C965">
         <v>1</v>
       </c>
     </row>
     <row r="966" spans="1:3">
       <c r="A966" t="s">
         <v>123</v>
       </c>
       <c r="B966" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C966">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="967" spans="1:3">
       <c r="A967" t="s">
         <v>124</v>
       </c>
       <c r="B967" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="C967">
         <v>1</v>
       </c>
     </row>
     <row r="968" spans="1:3">
       <c r="A968" t="s">
         <v>124</v>
       </c>
       <c r="B968" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C968">
         <v>1</v>
       </c>
     </row>
     <row r="969" spans="1:3">
       <c r="A969" t="s">
         <v>124</v>
       </c>
       <c r="B969" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C969">
         <v>1</v>
       </c>
     </row>
     <row r="970" spans="1:3">
       <c r="A970" t="s">
         <v>124</v>
       </c>
       <c r="B970" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C970">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="971" spans="1:3">
       <c r="A971" t="s">
         <v>124</v>
       </c>
       <c r="B971" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="C971">
         <v>1</v>
       </c>
     </row>
     <row r="972" spans="1:3">
       <c r="A972" t="s">
         <v>124</v>
       </c>
       <c r="B972" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="C972">
         <v>1</v>
       </c>
     </row>
     <row r="973" spans="1:3">
       <c r="A973" t="s">
         <v>124</v>
       </c>
       <c r="B973" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C973">
-        <v>1</v>
+        <v>16</v>
       </c>
     </row>
     <row r="974" spans="1:3">
       <c r="A974" t="s">
         <v>124</v>
       </c>
       <c r="B974" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C974">
         <v>1</v>
       </c>
     </row>
     <row r="975" spans="1:3">
       <c r="A975" t="s">
         <v>124</v>
       </c>
       <c r="B975" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C975">
         <v>1</v>
       </c>
     </row>
     <row r="976" spans="1:3">
       <c r="A976" t="s">
         <v>124</v>
       </c>
       <c r="B976" t="s">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="C976">
         <v>1</v>
       </c>
     </row>
     <row r="977" spans="1:3">
       <c r="A977" t="s">
         <v>124</v>
       </c>
       <c r="B977" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C977">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="978" spans="1:3">
       <c r="A978" t="s">
         <v>124</v>
       </c>
       <c r="B978" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="C978">
-        <v>16</v>
+        <v>1</v>
       </c>
     </row>
     <row r="979" spans="1:3">
       <c r="A979" t="s">
         <v>125</v>
       </c>
       <c r="B979" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C979">
         <v>1</v>
       </c>
     </row>
     <row r="980" spans="1:3">
       <c r="A980" t="s">
         <v>125</v>
       </c>
       <c r="B980" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C980">
         <v>2</v>
       </c>
     </row>
     <row r="981" spans="1:3">
       <c r="A981" t="s">
         <v>125</v>
       </c>
       <c r="B981" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C981">
         <v>1</v>
       </c>
     </row>
     <row r="982" spans="1:3">
       <c r="A982" t="s">
         <v>126</v>
       </c>
       <c r="B982" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C982">
         <v>1</v>
       </c>
     </row>
     <row r="983" spans="1:3">
       <c r="A983" t="s">
         <v>126</v>
       </c>
       <c r="B983" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C983">
         <v>1</v>
       </c>
     </row>
     <row r="984" spans="1:3">
       <c r="A984" t="s">
         <v>126</v>
       </c>
       <c r="B984" t="s">
         <v>8</v>
       </c>
       <c r="C984">
         <v>1</v>
       </c>
     </row>
     <row r="985" spans="1:3">
       <c r="A985" t="s">
         <v>126</v>
       </c>
       <c r="B985" t="s">
         <v>8</v>
       </c>
       <c r="C985">
         <v>1</v>
       </c>
     </row>
     <row r="986" spans="1:3">
       <c r="A986" t="s">
         <v>127</v>
       </c>
       <c r="B986" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="C986">
         <v>1</v>
       </c>
     </row>
     <row r="987" spans="1:3">
       <c r="A987" t="s">
         <v>127</v>
       </c>
       <c r="B987" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="C987">
         <v>1</v>
       </c>
     </row>
     <row r="988" spans="1:3">
       <c r="A988" t="s">
         <v>127</v>
       </c>
       <c r="B988" t="s">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="C988">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="989" spans="1:3">
       <c r="A989" t="s">
         <v>127</v>
       </c>
       <c r="B989" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="C989">
         <v>1</v>
       </c>
     </row>
     <row r="990" spans="1:3">
       <c r="A990" t="s">
         <v>127</v>
       </c>
       <c r="B990" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="C990">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="991" spans="1:3">
       <c r="A991" t="s">
         <v>127</v>
       </c>
       <c r="B991" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="C991">
         <v>1</v>
       </c>
     </row>
     <row r="992" spans="1:3">
       <c r="A992" t="s">
         <v>128</v>
       </c>
       <c r="B992" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C992">
         <v>1</v>
       </c>
     </row>
     <row r="993" spans="1:3">
       <c r="A993" t="s">
         <v>128</v>
       </c>
       <c r="B993" t="s">
         <v>8</v>
       </c>
       <c r="C993">
         <v>1</v>
       </c>
     </row>
     <row r="994" spans="1:3">
       <c r="A994" t="s">
         <v>128</v>
       </c>
       <c r="B994" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="C994">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="995" spans="1:3">
       <c r="A995" t="s">
         <v>128</v>
       </c>
       <c r="B995" t="s">
         <v>10</v>
       </c>
       <c r="C995">
         <v>1</v>
       </c>
     </row>
     <row r="996" spans="1:3">
       <c r="A996" t="s">
         <v>128</v>
       </c>
       <c r="B996" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="C996">
         <v>1</v>
       </c>
     </row>
     <row r="997" spans="1:3">
       <c r="A997" t="s">
         <v>128</v>
       </c>
       <c r="B997" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C997">
         <v>1</v>
       </c>
     </row>
     <row r="998" spans="1:3">
       <c r="A998" t="s">
         <v>128</v>
       </c>
       <c r="B998" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="C998">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="999" spans="1:3">
       <c r="A999" t="s">
         <v>128</v>
       </c>
       <c r="B999" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C999">
         <v>1</v>
       </c>
     </row>
     <row r="1000" spans="1:3">
       <c r="A1000" t="s">
         <v>128</v>
       </c>
       <c r="B1000" t="s">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="C1000">
         <v>1</v>
       </c>
     </row>
     <row r="1001" spans="1:3">
       <c r="A1001" t="s">
         <v>128</v>
       </c>
       <c r="B1001" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C1001">
         <v>1</v>
       </c>
     </row>
     <row r="1002" spans="1:3">
       <c r="A1002" t="s">
         <v>128</v>
       </c>
       <c r="B1002" t="s">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="C1002">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1003" spans="1:3">
       <c r="A1003" t="s">
         <v>128</v>
       </c>
       <c r="B1003" t="s">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="C1003">
         <v>1</v>
       </c>
     </row>
     <row r="1004" spans="1:3">
       <c r="A1004" t="s">
         <v>128</v>
       </c>
       <c r="B1004" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="C1004">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1005" spans="1:3">
       <c r="A1005" t="s">
         <v>128</v>
       </c>
       <c r="B1005" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="C1005">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>