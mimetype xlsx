--- v1 (2026-07-21)
+++ v2 (2026-09-20)
@@ -17,162 +17,162 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Sarana Dan Prasarana 2026" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>SMP NEGERI 5 PEKANBARU</t>
   </si>
   <si>
+    <t>PAVING</t>
+  </si>
+  <si>
+    <t>RUANG WAKIL KEPALA SEKOLAH</t>
+  </si>
+  <si>
+    <t>RUANG KURIKULUM</t>
+  </si>
+  <si>
     <t>RUANG BK</t>
   </si>
   <si>
     <t>RUANG LABOR KOMPUTER</t>
   </si>
   <si>
     <t>RUANG TU</t>
   </si>
   <si>
     <t>TOILET</t>
   </si>
   <si>
     <t>TAMAN</t>
   </si>
   <si>
     <t>MAJELIS GURU</t>
   </si>
   <si>
     <t>MEJA &amp; KURSI</t>
   </si>
   <si>
     <t>LAPANGAN</t>
   </si>
   <si>
-    <t>PAVING</t>
-[...7 lines deleted...]
-  <si>
     <t>SMP Negeri 44 Pekanbaru</t>
   </si>
   <si>
     <t>LEMARI</t>
   </si>
   <si>
     <t>SMP Negeri 43 Pekanbaru</t>
   </si>
   <si>
     <t>SMP NEGERI 4 PEKANBARU</t>
   </si>
   <si>
     <t>RUANG PUSTAKA</t>
   </si>
   <si>
     <t>RUMAH PENJAGA</t>
   </si>
   <si>
     <t>KANTIN</t>
   </si>
   <si>
     <t>RUANG KEPALA SEKOLAH / TU</t>
   </si>
   <si>
     <t>RUANG KELAS</t>
   </si>
   <si>
     <t>PARKIR</t>
   </si>
   <si>
     <t>RUANG UKS</t>
   </si>
   <si>
     <t>RUANG LABOR BIOLOGI</t>
   </si>
   <si>
     <t>RUANG ADMINISTRASI</t>
   </si>
   <si>
     <t>SMP NEGERI 39 PEKANBARU</t>
   </si>
   <si>
+    <t>MUSHALA</t>
+  </si>
+  <si>
     <t>PAPAN TULIS</t>
   </si>
   <si>
     <t>PAGAR</t>
   </si>
   <si>
     <t>RUANG OSIS</t>
   </si>
   <si>
-    <t>MUSHALA</t>
-[...1 lines deleted...]
-  <si>
     <t>SMP NEGERI 37 PEKANBARU</t>
   </si>
   <si>
     <t>SMP NEGERI 34 Pekanbaru</t>
   </si>
   <si>
     <t>SMP NEGERI 23 PEKANBARU</t>
   </si>
   <si>
     <t>SMP NEGERI 19 Pekanbaru</t>
   </si>
   <si>
     <t>SMP NEGERI 14 PEKANBARU</t>
   </si>
   <si>
+    <t>RUANG MULTIMEDIA</t>
+  </si>
+  <si>
     <t>RUANG CONSELING</t>
   </si>
   <si>
     <t>RUANG SANGGAR TARI</t>
   </si>
   <si>
     <t>RUANG KOMITE</t>
-  </si>
-[...1 lines deleted...]
-    <t>RUANG MULTIMEDIA</t>
   </si>
   <si>
     <t>SMP NEGERI 1 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 98 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 97 PEKANBARU</t>
   </si>
   <si>
     <t>AULA</t>
   </si>
   <si>
     <t>SD NEGERI 96 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 95 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 93 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 92 PEKANBARU</t>
   </si>
@@ -785,4158 +785,4158 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C1005"/>
+  <dimension ref="A1:C1003"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>131</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>0</v>
       </c>
       <c r="B3" t="s">
         <v>1</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>0</v>
       </c>
       <c r="B4" t="s">
         <v>2</v>
       </c>
       <c r="C4">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>0</v>
       </c>
       <c r="B5" t="s">
         <v>3</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>0</v>
       </c>
       <c r="B6" t="s">
         <v>4</v>
       </c>
       <c r="C6">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>0</v>
       </c>
       <c r="B7" t="s">
         <v>5</v>
       </c>
       <c r="C7">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>0</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>0</v>
       </c>
       <c r="B9" t="s">
         <v>7</v>
       </c>
       <c r="C9">
-        <v>150</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>0</v>
       </c>
       <c r="B10" t="s">
         <v>8</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>0</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>0</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12">
-        <v>1</v>
+        <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>0</v>
       </c>
       <c r="B13" t="s">
         <v>11</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" t="s">
         <v>13</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C15">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="C16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>15</v>
       </c>
       <c r="B18" t="s">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="C18">
-        <v>30</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>15</v>
       </c>
       <c r="B19" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>15</v>
       </c>
       <c r="B20" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C20">
-        <v>1</v>
+        <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>15</v>
       </c>
       <c r="B21" t="s">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="C21">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>15</v>
       </c>
       <c r="B22" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="C22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>15</v>
       </c>
       <c r="B23" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C23">
-        <v>29</v>
+        <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>15</v>
       </c>
       <c r="B24" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>15</v>
       </c>
       <c r="B25" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C25">
-        <v>1</v>
+        <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>15</v>
       </c>
       <c r="B26" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>15</v>
       </c>
       <c r="B27" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>15</v>
       </c>
       <c r="B28" t="s">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="C28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>15</v>
       </c>
       <c r="B29" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="C29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>15</v>
       </c>
       <c r="B30" t="s">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="C30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>15</v>
       </c>
       <c r="B31" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C32">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>25</v>
       </c>
       <c r="B33" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>25</v>
       </c>
       <c r="B34" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="C34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>25</v>
       </c>
       <c r="B35" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>25</v>
       </c>
       <c r="B36" t="s">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="C36">
-        <v>11</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>25</v>
       </c>
       <c r="B37" t="s">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="C37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>25</v>
       </c>
       <c r="B38" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>25</v>
       </c>
       <c r="B39" t="s">
         <v>27</v>
       </c>
       <c r="C39">
-        <v>1</v>
+        <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>25</v>
       </c>
       <c r="B40" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="C40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>25</v>
       </c>
       <c r="B41" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="C41">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>25</v>
       </c>
       <c r="B42" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C42">
-        <v>11</v>
+        <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>25</v>
       </c>
       <c r="B43" t="s">
         <v>29</v>
       </c>
       <c r="C43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>30</v>
       </c>
       <c r="B44" t="s">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="C44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>30</v>
       </c>
       <c r="B45" t="s">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="C45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>30</v>
       </c>
       <c r="B46" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="C46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>30</v>
       </c>
       <c r="B47" t="s">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="C47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
         <v>30</v>
       </c>
       <c r="B48" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>30</v>
       </c>
       <c r="B49" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
         <v>30</v>
       </c>
       <c r="B50" t="s">
         <v>6</v>
       </c>
       <c r="C50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>30</v>
       </c>
       <c r="B51" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>30</v>
       </c>
       <c r="B52" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B53" t="s">
+        <v>7</v>
+      </c>
+      <c r="C53">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B54" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B55" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="C55">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B56" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B57" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="C57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
         <v>31</v>
       </c>
       <c r="B58" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
         <v>31</v>
       </c>
       <c r="B59" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="C59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
         <v>31</v>
       </c>
       <c r="B60" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="C60">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B61" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="C61">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B62" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="C62">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
         <v>32</v>
       </c>
       <c r="B63" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C63">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
         <v>32</v>
       </c>
       <c r="B64" t="s">
         <v>5</v>
       </c>
       <c r="C64">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
         <v>32</v>
       </c>
       <c r="B65" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="C65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
         <v>32</v>
       </c>
       <c r="B66" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="C66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
         <v>32</v>
       </c>
       <c r="B67" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="C67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
         <v>32</v>
       </c>
       <c r="B68" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="C68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
         <v>32</v>
       </c>
       <c r="B69" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="C69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
         <v>32</v>
       </c>
       <c r="B70" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="C70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
         <v>32</v>
       </c>
       <c r="B71" t="s">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="C71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
         <v>32</v>
       </c>
       <c r="B72" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
         <v>32</v>
       </c>
       <c r="B73" t="s">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="C73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B74" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B75" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>33</v>
       </c>
       <c r="B76" t="s">
         <v>16</v>
       </c>
       <c r="C76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>33</v>
       </c>
       <c r="B77" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>33</v>
       </c>
       <c r="B78" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>33</v>
       </c>
       <c r="B79" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
         <v>33</v>
       </c>
       <c r="B80" t="s">
         <v>20</v>
       </c>
       <c r="C80">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
         <v>33</v>
       </c>
       <c r="B81" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C81">
         <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
         <v>33</v>
       </c>
       <c r="B82" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B83" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B84" t="s">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="C84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
         <v>34</v>
       </c>
       <c r="B85" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
         <v>34</v>
       </c>
       <c r="B86" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="C86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
         <v>34</v>
       </c>
       <c r="B87" t="s">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="C87">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
         <v>34</v>
       </c>
       <c r="B88" t="s">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="C88">
-        <v>12</v>
+        <v>2</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
         <v>34</v>
       </c>
       <c r="B89" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="C89">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
         <v>34</v>
       </c>
       <c r="B90" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C90">
-        <v>25</v>
+        <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
         <v>34</v>
       </c>
       <c r="B91" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C91">
-        <v>1</v>
+        <v>25</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
         <v>34</v>
       </c>
       <c r="B92" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="C92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
         <v>34</v>
       </c>
       <c r="B93" t="s">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="C93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
         <v>34</v>
       </c>
       <c r="B94" t="s">
-        <v>36</v>
+        <v>5</v>
       </c>
       <c r="C94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
         <v>34</v>
       </c>
       <c r="B95" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="C95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
         <v>34</v>
       </c>
       <c r="B96" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
         <v>34</v>
       </c>
       <c r="B97" t="s">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="C97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
         <v>34</v>
       </c>
       <c r="B98" t="s">
         <v>6</v>
       </c>
       <c r="C98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
         <v>34</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
         <v>34</v>
       </c>
       <c r="B100" t="s">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="C100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
         <v>34</v>
       </c>
       <c r="B101" t="s">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="C101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
         <v>34</v>
       </c>
       <c r="B102" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
         <v>34</v>
       </c>
       <c r="B103" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="C103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
         <v>34</v>
       </c>
       <c r="B104" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="C104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
         <v>34</v>
       </c>
       <c r="B105" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="C105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
         <v>34</v>
       </c>
       <c r="B106" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="B107" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="C107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="B108" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="C108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
         <v>39</v>
       </c>
       <c r="B109" t="s">
         <v>16</v>
       </c>
       <c r="C109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
         <v>39</v>
       </c>
       <c r="B110" t="s">
         <v>23</v>
       </c>
       <c r="C110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
         <v>39</v>
       </c>
       <c r="B111" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C111">
         <v>8</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
         <v>39</v>
       </c>
       <c r="B112" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
         <v>39</v>
       </c>
       <c r="B113" t="s">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="C113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
         <v>39</v>
       </c>
       <c r="B114" t="s">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
         <v>39</v>
       </c>
       <c r="B115" t="s">
         <v>19</v>
       </c>
       <c r="C115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
         <v>39</v>
       </c>
       <c r="B116" t="s">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C116">
         <v>2</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
         <v>39</v>
       </c>
       <c r="B117" t="s">
         <v>21</v>
       </c>
       <c r="C117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
         <v>39</v>
       </c>
       <c r="B118" t="s">
         <v>22</v>
       </c>
       <c r="C118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
         <v>39</v>
       </c>
       <c r="B119" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
         <v>39</v>
       </c>
       <c r="B120" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
         <v>39</v>
       </c>
       <c r="B121" t="s">
         <v>18</v>
       </c>
       <c r="C121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
         <v>39</v>
       </c>
       <c r="B122" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B123" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="C123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B124" t="s">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="C124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
         <v>40</v>
       </c>
       <c r="B125" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B126" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C126">
-        <v>1</v>
+        <v>61</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B127" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="C127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" t="s">
         <v>41</v>
       </c>
       <c r="B128" t="s">
         <v>13</v>
       </c>
       <c r="C128">
         <v>2</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B129" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="C129">
-        <v>61</v>
+        <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B130" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="C130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" t="s">
         <v>43</v>
       </c>
       <c r="B131" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="C131">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" t="s">
         <v>43</v>
       </c>
       <c r="B132" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C132">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" t="s">
         <v>43</v>
       </c>
       <c r="B133" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" t="s">
         <v>43</v>
       </c>
       <c r="B134" t="s">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="C134">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" t="s">
         <v>43</v>
       </c>
       <c r="B135" t="s">
+        <v>7</v>
+      </c>
+      <c r="C135">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" t="s">
         <v>43</v>
       </c>
       <c r="B136" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="C136">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" t="s">
         <v>43</v>
       </c>
       <c r="B137" t="s">
+        <v>20</v>
+      </c>
+      <c r="C137">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
         <v>43</v>
       </c>
       <c r="B138" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
         <v>43</v>
       </c>
       <c r="B139" t="s">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="C139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B140" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="C140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B141" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="C141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
         <v>44</v>
       </c>
       <c r="B142" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C142">
-        <v>1</v>
+        <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
         <v>44</v>
       </c>
       <c r="B143" t="s">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="C143">
-        <v>1</v>
+        <v>18</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
         <v>44</v>
       </c>
       <c r="B144" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="C144">
-        <v>16</v>
+        <v>4</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" t="s">
         <v>44</v>
       </c>
       <c r="B145" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="C145">
-        <v>18</v>
+        <v>3</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
         <v>44</v>
       </c>
       <c r="B146" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="C146">
-        <v>4</v>
+        <v>485</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B147" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C147">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B148" t="s">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="C148">
-        <v>485</v>
+        <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" t="s">
         <v>45</v>
       </c>
       <c r="B149" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C149">
-        <v>5</v>
+        <v>53</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" t="s">
         <v>45</v>
       </c>
       <c r="B150" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="C150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B151" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C151">
-        <v>53</v>
+        <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B152" t="s">
         <v>29</v>
       </c>
       <c r="C152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" t="s">
         <v>46</v>
       </c>
       <c r="B153" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" t="s">
         <v>46</v>
       </c>
       <c r="B154" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="C154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" t="s">
         <v>46</v>
       </c>
       <c r="B155" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" t="s">
         <v>46</v>
       </c>
       <c r="B156" t="s">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="C156">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" t="s">
         <v>46</v>
       </c>
       <c r="B157" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="C157">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" t="s">
         <v>46</v>
       </c>
       <c r="B158" t="s">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="C158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" t="s">
         <v>46</v>
       </c>
       <c r="B159" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" t="s">
         <v>46</v>
       </c>
       <c r="B160" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="C160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" t="s">
         <v>46</v>
       </c>
       <c r="B161" t="s">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="C161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" t="s">
         <v>46</v>
       </c>
       <c r="B162" t="s">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="C162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" t="s">
         <v>46</v>
       </c>
       <c r="B163" t="s">
         <v>4</v>
       </c>
       <c r="C163">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
         <v>46</v>
       </c>
       <c r="B164" t="s">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="C164">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
         <v>46</v>
       </c>
       <c r="B165" t="s">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="C165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
         <v>46</v>
       </c>
       <c r="B166" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C166">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
         <v>46</v>
       </c>
       <c r="B167" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C167">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
         <v>46</v>
       </c>
       <c r="B168" t="s">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="C168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
         <v>46</v>
       </c>
       <c r="B169" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="C169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" t="s">
         <v>46</v>
       </c>
       <c r="B170" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" t="s">
         <v>46</v>
       </c>
       <c r="B171" t="s">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="C171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" t="s">
         <v>46</v>
       </c>
       <c r="B172" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C172">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" t="s">
         <v>46</v>
       </c>
       <c r="B173" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="C173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" t="s">
         <v>46</v>
       </c>
       <c r="B174" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" t="s">
         <v>46</v>
       </c>
       <c r="B175" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="C175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" t="s">
         <v>46</v>
       </c>
       <c r="B176" t="s">
-        <v>29</v>
+        <v>5</v>
       </c>
       <c r="C176">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" t="s">
         <v>46</v>
       </c>
       <c r="B177" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="C177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" t="s">
         <v>46</v>
       </c>
       <c r="B178" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="C178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B179" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C179">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B180" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" t="s">
         <v>47</v>
       </c>
       <c r="B181" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C181">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" t="s">
         <v>47</v>
       </c>
       <c r="B182" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="C182">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" t="s">
         <v>47</v>
       </c>
       <c r="B183" t="s">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="C183">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" t="s">
         <v>47</v>
       </c>
       <c r="B184" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" t="s">
         <v>47</v>
       </c>
       <c r="B185" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="C185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" t="s">
         <v>47</v>
       </c>
       <c r="B186" t="s">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="C186">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" t="s">
         <v>47</v>
       </c>
       <c r="B187" t="s">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="C187">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" t="s">
         <v>47</v>
       </c>
       <c r="B188" t="s">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="C188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B189" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="C189">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B190" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C190">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" t="s">
         <v>48</v>
       </c>
       <c r="B191" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="C191">
-        <v>1</v>
+        <v>174</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" t="s">
         <v>48</v>
       </c>
       <c r="B192" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" t="s">
         <v>48</v>
       </c>
       <c r="B193" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" t="s">
         <v>48</v>
       </c>
       <c r="B194" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="C194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" t="s">
         <v>48</v>
       </c>
       <c r="B195" t="s">
-        <v>4</v>
+        <v>42</v>
       </c>
       <c r="C195">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" t="s">
         <v>48</v>
       </c>
       <c r="B196" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="C196">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" t="s">
         <v>48</v>
       </c>
       <c r="B197" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="C197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" t="s">
         <v>48</v>
       </c>
       <c r="B198" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C198">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" t="s">
         <v>48</v>
       </c>
       <c r="B199" t="s">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="C199">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" t="s">
         <v>48</v>
       </c>
       <c r="B200" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="C200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" t="s">
         <v>48</v>
       </c>
       <c r="B201" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C201">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" t="s">
         <v>48</v>
       </c>
       <c r="B202" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C202">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" t="s">
         <v>48</v>
       </c>
       <c r="B203" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="C203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" t="s">
         <v>48</v>
       </c>
       <c r="B204" t="s">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="C204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" t="s">
         <v>48</v>
       </c>
       <c r="B205" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="C205">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B206" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="C206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B207" t="s">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="C207">
-        <v>174</v>
+        <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" t="s">
         <v>49</v>
       </c>
       <c r="B208" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" t="s">
         <v>49</v>
       </c>
       <c r="B209" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B210" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B211" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" t="s">
         <v>50</v>
       </c>
       <c r="B212" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="C212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" t="s">
         <v>50</v>
       </c>
       <c r="B213" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" t="s">
         <v>50</v>
       </c>
       <c r="B214" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" t="s">
         <v>50</v>
       </c>
       <c r="B215" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C215">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" t="s">
         <v>50</v>
       </c>
       <c r="B216" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="C216">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" t="s">
         <v>50</v>
       </c>
       <c r="B217" t="s">
         <v>8</v>
       </c>
       <c r="C217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B218" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B219" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" t="s">
         <v>51</v>
       </c>
       <c r="B220" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" t="s">
         <v>51</v>
       </c>
       <c r="B221" t="s">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="C221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" t="s">
         <v>51</v>
       </c>
       <c r="B222" t="s">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="C222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" t="s">
         <v>51</v>
       </c>
       <c r="B223" t="s">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="C223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" t="s">
         <v>51</v>
       </c>
       <c r="B224" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" t="s">
         <v>51</v>
       </c>
       <c r="B225" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="C225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" t="s">
         <v>51</v>
       </c>
       <c r="B226" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="C226">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" t="s">
         <v>51</v>
       </c>
       <c r="B227" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="C227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" t="s">
         <v>51</v>
       </c>
       <c r="B228" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" t="s">
         <v>51</v>
       </c>
       <c r="B229" t="s">
         <v>20</v>
       </c>
       <c r="C229">
         <v>2</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" t="s">
         <v>51</v>
       </c>
       <c r="B230" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="C230">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" t="s">
         <v>51</v>
       </c>
       <c r="B231" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="C231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" t="s">
         <v>51</v>
       </c>
       <c r="B232" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="C232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" t="s">
         <v>51</v>
       </c>
       <c r="B233" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="C233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" t="s">
         <v>51</v>
       </c>
       <c r="B234" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="C234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B235" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="C235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B236" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="C236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" t="s">
         <v>52</v>
       </c>
       <c r="B237" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="C237">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" t="s">
         <v>52</v>
       </c>
       <c r="B238" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="C238">
-        <v>3</v>
+        <v>24</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" t="s">
         <v>52</v>
       </c>
       <c r="B239" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C239">
-        <v>24</v>
+        <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" t="s">
         <v>52</v>
       </c>
       <c r="B240" t="s">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="C240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" t="s">
         <v>52</v>
       </c>
       <c r="B241" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" t="s">
         <v>52</v>
       </c>
       <c r="B242" t="s">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="C242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" t="s">
         <v>52</v>
       </c>
       <c r="B243" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="C243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" t="s">
         <v>52</v>
       </c>
       <c r="B244" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="C244">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
         <v>52</v>
       </c>
       <c r="B245" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C245">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
         <v>52</v>
       </c>
       <c r="B246" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="C246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
         <v>52</v>
       </c>
       <c r="B247" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="C247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B248" t="s">
-        <v>5</v>
+        <v>42</v>
       </c>
       <c r="C248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B249" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="C249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" t="s">
         <v>53</v>
       </c>
       <c r="B250" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="C250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" t="s">
         <v>53</v>
       </c>
       <c r="B251" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C251">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" t="s">
         <v>53</v>
       </c>
       <c r="B252" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="C252">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" t="s">
         <v>53</v>
       </c>
       <c r="B253" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="C253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" t="s">
         <v>53</v>
       </c>
       <c r="B254" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="C254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" t="s">
         <v>53</v>
       </c>
       <c r="B255" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" t="s">
         <v>53</v>
       </c>
       <c r="B256" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" t="s">
         <v>53</v>
       </c>
       <c r="B257" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B258" t="s">
         <v>21</v>
       </c>
       <c r="C258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B259" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="C259">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" t="s">
         <v>54</v>
       </c>
       <c r="B260" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="C260">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" t="s">
         <v>54</v>
       </c>
       <c r="B261" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="C261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" t="s">
         <v>54</v>
       </c>
       <c r="B262" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="C262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" t="s">
         <v>54</v>
       </c>
       <c r="B263" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B264" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B265" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" t="s">
         <v>55</v>
       </c>
       <c r="B266" t="s">
-        <v>29</v>
+        <v>2</v>
       </c>
       <c r="C266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" t="s">
         <v>55</v>
       </c>
       <c r="B267" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C267">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" t="s">
         <v>55</v>
       </c>
       <c r="B268" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="C268">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" t="s">
         <v>55</v>
       </c>
       <c r="B269" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" t="s">
         <v>55</v>
       </c>
       <c r="B270" t="s">
         <v>20</v>
       </c>
       <c r="C270">
         <v>2</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" t="s">
         <v>55</v>
       </c>
       <c r="B271" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" t="s">
         <v>55</v>
       </c>
       <c r="B272" t="s">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="C272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" t="s">
         <v>55</v>
       </c>
       <c r="B273" t="s">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="C273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" t="s">
         <v>55</v>
       </c>
       <c r="B274" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" t="s">
         <v>55</v>
       </c>
       <c r="B275" t="s">
         <v>16</v>
       </c>
       <c r="C275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" t="s">
         <v>55</v>
       </c>
       <c r="B276" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="C276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" t="s">
         <v>55</v>
       </c>
       <c r="B277" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C277">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" t="s">
         <v>55</v>
       </c>
       <c r="B278" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" t="s">
         <v>55</v>
       </c>
       <c r="B279" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" t="s">
         <v>55</v>
       </c>
       <c r="B280" t="s">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="C280">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" t="s">
         <v>55</v>
       </c>
       <c r="B281" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" t="s">
         <v>55</v>
       </c>
       <c r="B282" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C282">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" t="s">
         <v>55</v>
       </c>
       <c r="B283" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="C283">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" t="s">
         <v>55</v>
       </c>
       <c r="B284" t="s">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="C284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" t="s">
         <v>55</v>
       </c>
       <c r="B285" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="C285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" t="s">
         <v>55</v>
       </c>
       <c r="B286" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" t="s">
         <v>55</v>
       </c>
       <c r="B287" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" t="s">
         <v>55</v>
       </c>
       <c r="B288" t="s">
         <v>17</v>
       </c>
       <c r="C288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" t="s">
         <v>55</v>
       </c>
       <c r="B289" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C289">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" t="s">
         <v>55</v>
       </c>
       <c r="B290" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C290">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" t="s">
         <v>55</v>
       </c>
       <c r="B291" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="C291">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" t="s">
         <v>55</v>
       </c>
       <c r="B292" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C292">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" t="s">
         <v>55</v>
       </c>
       <c r="B293" t="s">
         <v>18</v>
       </c>
       <c r="C293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" t="s">
         <v>55</v>
       </c>
       <c r="B294" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" t="s">
         <v>55</v>
       </c>
       <c r="B295" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="C295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" t="s">
         <v>55</v>
       </c>
       <c r="B296" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="C296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" t="s">
         <v>55</v>
       </c>
       <c r="B297" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" t="s">
         <v>55</v>
       </c>
       <c r="B298" t="s">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="C298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" t="s">
         <v>55</v>
       </c>
       <c r="B299" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="C299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" t="s">
         <v>55</v>
       </c>
       <c r="B300" t="s">
         <v>13</v>
       </c>
       <c r="C300">
         <v>4</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" t="s">
         <v>55</v>
       </c>
       <c r="B301" t="s">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="C301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" t="s">
         <v>55</v>
       </c>
       <c r="B302" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="C302">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" t="s">
         <v>55</v>
       </c>
       <c r="B303" t="s">
         <v>29</v>
       </c>
       <c r="C303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" t="s">
         <v>55</v>
       </c>
       <c r="B304" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" t="s">
         <v>55</v>
       </c>
       <c r="B305" t="s">
         <v>22</v>
       </c>
       <c r="C305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" t="s">
         <v>55</v>
       </c>
       <c r="B306" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C306">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" t="s">
         <v>55</v>
       </c>
       <c r="B307" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" t="s">
         <v>55</v>
       </c>
       <c r="B308" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" t="s">
         <v>55</v>
       </c>
       <c r="B309" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="C309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" t="s">
         <v>55</v>
       </c>
       <c r="B310" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" t="s">
         <v>55</v>
       </c>
       <c r="B311" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" t="s">
         <v>55</v>
       </c>
       <c r="B312" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="C312">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" t="s">
         <v>55</v>
       </c>
       <c r="B313" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="C313">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" t="s">
         <v>55</v>
       </c>
       <c r="B314" t="s">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="C314">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" t="s">
         <v>55</v>
       </c>
       <c r="B315" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C315">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" t="s">
         <v>55</v>
       </c>
       <c r="B316" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="C316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B317" t="s">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="C317">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B318" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" t="s">
         <v>56</v>
       </c>
       <c r="B319" t="s">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="C319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" t="s">
         <v>56</v>
       </c>
       <c r="B320" t="s">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="C320">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" t="s">
         <v>56</v>
       </c>
       <c r="B321" t="s">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="C321">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" t="s">
         <v>56</v>
       </c>
       <c r="B322" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="C322">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" t="s">
         <v>56</v>
       </c>
       <c r="B323" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" t="s">
         <v>56</v>
       </c>
       <c r="B324" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C324">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" t="s">
         <v>56</v>
       </c>
       <c r="B325" t="s">
         <v>22</v>
       </c>
       <c r="C325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" t="s">
         <v>56</v>
       </c>
       <c r="B326" t="s">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="C326">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" t="s">
         <v>56</v>
       </c>
       <c r="B327" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" t="s">
         <v>56</v>
       </c>
       <c r="B328" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" t="s">
         <v>56</v>
       </c>
       <c r="B329" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="C329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" t="s">
         <v>56</v>
       </c>
       <c r="B330" t="s">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="C330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" t="s">
         <v>56</v>
       </c>
       <c r="B331" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="C331">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" t="s">
         <v>56</v>
       </c>
       <c r="B332" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C332">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" t="s">
         <v>56</v>
       </c>
       <c r="B333" t="s">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="C333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" t="s">
         <v>56</v>
       </c>
       <c r="B334" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" t="s">
         <v>56</v>
       </c>
       <c r="B335" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C335">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" t="s">
         <v>56</v>
       </c>
       <c r="B336" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="C336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" t="s">
         <v>56</v>
       </c>
       <c r="B337" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C337">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" t="s">
         <v>56</v>
       </c>
       <c r="B338" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="C338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" t="s">
         <v>56</v>
       </c>
       <c r="B339" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="C339">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" t="s">
         <v>56</v>
       </c>
       <c r="B340" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C340">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" t="s">
         <v>56</v>
       </c>
       <c r="B341" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" t="s">
         <v>56</v>
       </c>
       <c r="B342" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C342">
         <v>8</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" t="s">
         <v>56</v>
       </c>
       <c r="B343" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="C343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" t="s">
         <v>56</v>
       </c>
       <c r="B344" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" t="s">
         <v>56</v>
       </c>
       <c r="B345" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="C345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" t="s">
         <v>56</v>
       </c>
       <c r="B346" t="s">
         <v>22</v>
       </c>
       <c r="C346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" t="s">
         <v>56</v>
       </c>
       <c r="B347" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" t="s">
         <v>56</v>
       </c>
       <c r="B348" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" t="s">
         <v>56</v>
       </c>
       <c r="B349" t="s">
         <v>16</v>
       </c>
       <c r="C349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" t="s">
         <v>56</v>
       </c>
       <c r="B350" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="C350">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" t="s">
         <v>56</v>
       </c>
       <c r="B351" t="s">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="C351">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" t="s">
         <v>56</v>
       </c>
       <c r="B352" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C352">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" t="s">
         <v>56</v>
       </c>
       <c r="B353" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="C353">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" t="s">
         <v>56</v>
       </c>
       <c r="B354" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="C354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" t="s">
         <v>56</v>
       </c>
       <c r="B355" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="C355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" t="s">
         <v>56</v>
       </c>
       <c r="B356" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" t="s">
         <v>56</v>
       </c>
       <c r="B357" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="C357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" t="s">
         <v>56</v>
       </c>
       <c r="B358" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" t="s">
         <v>56</v>
       </c>
       <c r="B359" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" t="s">
         <v>56</v>
       </c>
       <c r="B360" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="C360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" t="s">
         <v>56</v>
       </c>
       <c r="B361" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="C361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" t="s">
         <v>56</v>
       </c>
       <c r="B362" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="C362">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" t="s">
         <v>56</v>
       </c>
       <c r="B363" t="s">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="C363">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" t="s">
         <v>56</v>
       </c>
       <c r="B364" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" t="s">
         <v>56</v>
       </c>
       <c r="B365" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="C365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" t="s">
         <v>56</v>
       </c>
       <c r="B366" t="s">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="C366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" t="s">
         <v>56</v>
       </c>
       <c r="B367" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" t="s">
         <v>56</v>
       </c>
       <c r="B368" t="s">
         <v>16</v>
       </c>
       <c r="C368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" t="s">
         <v>56</v>
       </c>
       <c r="B369" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="C369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" t="s">
         <v>56</v>
       </c>
       <c r="B370" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" t="s">
         <v>56</v>
       </c>
       <c r="B371" t="s">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="C371">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B372" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B373" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="C373">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" t="s">
         <v>57</v>
       </c>
       <c r="B374" t="s">
         <v>17</v>
       </c>
       <c r="C374">
         <v>2</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" t="s">
         <v>57</v>
       </c>
       <c r="B375" t="s">
         <v>18</v>
       </c>
       <c r="C375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:3">
@@ -4944,6950 +4944,6928 @@
         <v>57</v>
       </c>
       <c r="B376" t="s">
         <v>16</v>
       </c>
       <c r="C376">
         <v>2</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" t="s">
         <v>57</v>
       </c>
       <c r="B377" t="s">
         <v>19</v>
       </c>
       <c r="C377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" t="s">
         <v>57</v>
       </c>
       <c r="B378" t="s">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="C378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" t="s">
         <v>57</v>
       </c>
       <c r="B379" t="s">
         <v>21</v>
       </c>
       <c r="C379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" t="s">
         <v>57</v>
       </c>
       <c r="B380" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" t="s">
         <v>57</v>
       </c>
       <c r="B381" t="s">
         <v>20</v>
       </c>
       <c r="C381">
         <v>12</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" t="s">
         <v>57</v>
       </c>
       <c r="B382" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" t="s">
         <v>57</v>
       </c>
       <c r="B383" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B384" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B385" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="C385">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" t="s">
         <v>58</v>
       </c>
       <c r="B386" t="s">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="C386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" t="s">
         <v>58</v>
       </c>
       <c r="B387" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C387">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B388" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="C388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B389" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" t="s">
         <v>59</v>
       </c>
       <c r="B390" t="s">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="C390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" t="s">
         <v>59</v>
       </c>
       <c r="B391" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C391">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" t="s">
         <v>59</v>
       </c>
       <c r="B392" t="s">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="C392">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" t="s">
         <v>59</v>
       </c>
       <c r="B393" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" t="s">
         <v>59</v>
       </c>
       <c r="B394" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C394">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" t="s">
         <v>59</v>
       </c>
       <c r="B395" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="C395">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" t="s">
         <v>59</v>
       </c>
       <c r="B396" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C396">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B397" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="C397">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B398" t="s">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="C398">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" t="s">
         <v>60</v>
       </c>
       <c r="B399" t="s">
         <v>22</v>
       </c>
       <c r="C399">
         <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" t="s">
         <v>60</v>
       </c>
       <c r="B400" t="s">
         <v>21</v>
       </c>
       <c r="C400">
         <v>1</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" t="s">
         <v>60</v>
       </c>
       <c r="B401" t="s">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="C401">
         <v>1</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" t="s">
         <v>60</v>
       </c>
       <c r="B402" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C402">
         <v>1</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" t="s">
         <v>60</v>
       </c>
       <c r="B403" t="s">
         <v>20</v>
       </c>
       <c r="C403">
         <v>3</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" t="s">
         <v>60</v>
       </c>
       <c r="B404" t="s">
         <v>61</v>
       </c>
       <c r="C404">
         <v>1</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" t="s">
         <v>60</v>
       </c>
       <c r="B405" t="s">
         <v>16</v>
       </c>
       <c r="C405">
         <v>1</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" t="s">
         <v>60</v>
       </c>
       <c r="B406" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C406">
         <v>1</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" t="s">
         <v>60</v>
       </c>
       <c r="B407" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C407">
         <v>1</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" t="s">
         <v>60</v>
       </c>
       <c r="B408" t="s">
         <v>17</v>
       </c>
       <c r="C408">
         <v>1</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" t="s">
         <v>60</v>
       </c>
       <c r="B409" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C409">
         <v>7</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" t="s">
         <v>60</v>
       </c>
       <c r="B410" t="s">
         <v>18</v>
       </c>
       <c r="C410">
         <v>1</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" t="s">
         <v>60</v>
       </c>
       <c r="B411" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C411">
         <v>1</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B412" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="C412">
         <v>1</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B413" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C413">
-        <v>1</v>
+        <v>13</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" t="s">
         <v>62</v>
       </c>
       <c r="B414" t="s">
         <v>8</v>
       </c>
       <c r="C414">
         <v>1</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B415" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C415">
-        <v>13</v>
+        <v>1</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B416" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="C416">
         <v>1</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" t="s">
         <v>63</v>
       </c>
       <c r="B417" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C417">
         <v>20</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" t="s">
         <v>63</v>
       </c>
       <c r="B418" t="s">
         <v>16</v>
       </c>
       <c r="C418">
         <v>1</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" t="s">
         <v>63</v>
       </c>
       <c r="B419" t="s">
         <v>17</v>
       </c>
       <c r="C419">
         <v>1</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" t="s">
         <v>63</v>
       </c>
       <c r="B420" t="s">
         <v>20</v>
       </c>
       <c r="C420">
         <v>2</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" t="s">
         <v>63</v>
       </c>
       <c r="B421" t="s">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C421">
         <v>1</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B422" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C422">
-        <v>1</v>
+        <v>40</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B423" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C423">
         <v>1</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" t="s">
         <v>64</v>
       </c>
       <c r="B424" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="C424">
         <v>1</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" t="s">
         <v>64</v>
       </c>
       <c r="B425" t="s">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="C425">
         <v>1</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" t="s">
         <v>64</v>
       </c>
       <c r="B426" t="s">
         <v>4</v>
       </c>
       <c r="C426">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" t="s">
         <v>64</v>
       </c>
       <c r="B427" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="C427">
-        <v>18</v>
+        <v>8</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" t="s">
         <v>64</v>
       </c>
       <c r="B428" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="C428">
         <v>18</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" t="s">
         <v>64</v>
       </c>
       <c r="B429" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="C429">
-        <v>1</v>
+        <v>18</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" t="s">
         <v>64</v>
       </c>
       <c r="B430" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C430">
         <v>1</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" t="s">
         <v>64</v>
       </c>
       <c r="B431" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="C431">
         <v>1</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" t="s">
         <v>64</v>
       </c>
       <c r="B432" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C432">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" t="s">
         <v>64</v>
       </c>
       <c r="B433" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="C433">
-        <v>40</v>
+        <v>10</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B434" t="s">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="C434">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B435" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="C435">
         <v>1</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B436" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="C436">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" t="s">
         <v>66</v>
       </c>
       <c r="B437" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="C437">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" t="s">
         <v>66</v>
       </c>
       <c r="B438" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="C438">
         <v>6</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" t="s">
         <v>66</v>
       </c>
       <c r="B439" t="s">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="C439">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B440" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="C440">
         <v>1</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B441" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="C441">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" t="s">
         <v>67</v>
       </c>
       <c r="B442" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="C442">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" t="s">
         <v>67</v>
       </c>
       <c r="B443" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C443">
         <v>1</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" t="s">
         <v>67</v>
       </c>
       <c r="B444" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C444">
-        <v>1</v>
+        <v>11</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" t="s">
         <v>67</v>
       </c>
       <c r="B445" t="s">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="C445">
-        <v>11</v>
+        <v>1</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" t="s">
         <v>67</v>
       </c>
       <c r="B446" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C446">
         <v>1</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" t="s">
         <v>67</v>
       </c>
       <c r="B447" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="C447">
         <v>1</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B448" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C448">
         <v>1</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B449" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="C449">
         <v>1</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" t="s">
         <v>68</v>
       </c>
       <c r="B450" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="C450">
         <v>1</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" t="s">
         <v>68</v>
       </c>
       <c r="B451" t="s">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="C451">
         <v>1</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" t="s">
         <v>68</v>
       </c>
       <c r="B452" t="s">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="C452">
         <v>1</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" t="s">
         <v>68</v>
       </c>
       <c r="B453" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C453">
         <v>1</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" t="s">
         <v>68</v>
       </c>
       <c r="B454" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="C454">
         <v>1</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B455" t="s">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="C455">
         <v>1</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B456" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="C456">
         <v>1</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" t="s">
         <v>69</v>
       </c>
       <c r="B457" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="C457">
         <v>1</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" t="s">
         <v>69</v>
       </c>
       <c r="B458" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="C458">
         <v>1</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" t="s">
         <v>69</v>
       </c>
       <c r="B459" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="C459">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" t="s">
         <v>69</v>
       </c>
       <c r="B460" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="C460">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" t="s">
         <v>69</v>
       </c>
       <c r="B461" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C461">
         <v>1</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" t="s">
         <v>69</v>
       </c>
       <c r="B462" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C462">
         <v>1</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B463" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C463">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B464" t="s">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="C464">
         <v>1</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" t="s">
         <v>70</v>
       </c>
       <c r="B465" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C465">
         <v>1</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" t="s">
         <v>70</v>
       </c>
       <c r="B466" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C466">
         <v>1</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" t="s">
         <v>70</v>
       </c>
       <c r="B467" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C467">
         <v>3</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B468" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="C468">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B469" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C469">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" t="s">
         <v>71</v>
       </c>
       <c r="B470" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C470">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B471" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="C471">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B472" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C472">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" t="s">
         <v>72</v>
       </c>
       <c r="B473" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="C473">
         <v>1</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" t="s">
         <v>72</v>
       </c>
       <c r="B474" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C474">
         <v>1</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" t="s">
         <v>72</v>
       </c>
       <c r="B475" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C475">
-        <v>1</v>
+        <v>180</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B476" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="C476">
-        <v>180</v>
+        <v>3</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B477" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="C477">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B478" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C478">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" t="s">
         <v>74</v>
       </c>
       <c r="B479" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C479">
         <v>1</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" t="s">
         <v>74</v>
       </c>
       <c r="B480" t="s">
         <v>16</v>
       </c>
       <c r="C480">
         <v>1</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" t="s">
         <v>74</v>
       </c>
       <c r="B481" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C481">
         <v>6</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" t="s">
         <v>74</v>
       </c>
       <c r="B482" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C482">
         <v>1</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" t="s">
         <v>74</v>
       </c>
       <c r="B483" t="s">
         <v>20</v>
       </c>
       <c r="C483">
         <v>3</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" t="s">
         <v>74</v>
       </c>
       <c r="B484" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C484">
         <v>1</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" t="s">
         <v>74</v>
       </c>
       <c r="B485" t="s">
         <v>22</v>
       </c>
       <c r="C485">
         <v>1</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B486" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C486">
         <v>1</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B487" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="C487">
         <v>1</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" t="s">
         <v>75</v>
       </c>
       <c r="B488" t="s">
         <v>17</v>
       </c>
       <c r="C488">
         <v>2</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" t="s">
         <v>75</v>
       </c>
       <c r="B489" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C489">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" t="s">
         <v>75</v>
       </c>
       <c r="B490" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="C490">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" t="s">
         <v>75</v>
       </c>
       <c r="B491" t="s">
-        <v>76</v>
+        <v>9</v>
       </c>
       <c r="C491">
         <v>1</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" t="s">
         <v>75</v>
       </c>
       <c r="B492" t="s">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="C492">
         <v>1</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" t="s">
         <v>75</v>
       </c>
       <c r="B493" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C493">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" t="s">
         <v>75</v>
       </c>
       <c r="B494" t="s">
         <v>61</v>
       </c>
       <c r="C494">
         <v>1</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" t="s">
         <v>75</v>
       </c>
       <c r="B495" t="s">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C495">
         <v>2</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" t="s">
         <v>75</v>
       </c>
       <c r="B496" t="s">
         <v>19</v>
       </c>
       <c r="C496">
         <v>1</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" t="s">
         <v>75</v>
       </c>
       <c r="B497" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C497">
         <v>1</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" t="s">
         <v>75</v>
       </c>
       <c r="B498" t="s">
         <v>21</v>
       </c>
       <c r="C498">
         <v>1</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" t="s">
         <v>75</v>
       </c>
       <c r="B499" t="s">
         <v>16</v>
       </c>
       <c r="C499">
         <v>1</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" t="s">
         <v>75</v>
       </c>
       <c r="B500" t="s">
         <v>23</v>
       </c>
       <c r="C500">
         <v>1</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" t="s">
         <v>75</v>
       </c>
       <c r="B501" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C501">
         <v>1</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" t="s">
         <v>75</v>
       </c>
       <c r="B502" t="s">
         <v>77</v>
       </c>
       <c r="C502">
         <v>1</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" t="s">
         <v>75</v>
       </c>
       <c r="B503" t="s">
         <v>18</v>
       </c>
       <c r="C503">
         <v>2</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" t="s">
         <v>75</v>
       </c>
       <c r="B504" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C504">
         <v>8</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" t="s">
         <v>75</v>
       </c>
       <c r="B505" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C505">
         <v>1</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" t="s">
         <v>75</v>
       </c>
       <c r="B506" t="s">
         <v>20</v>
       </c>
       <c r="C506">
         <v>28</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B507" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C507">
         <v>1</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B508" t="s">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="C508">
         <v>1</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" t="s">
         <v>78</v>
       </c>
       <c r="B509" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C509">
         <v>1</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" t="s">
         <v>78</v>
       </c>
       <c r="B510" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C510">
         <v>1</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" t="s">
         <v>78</v>
       </c>
       <c r="B511" t="s">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="C511">
         <v>1</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512">
         <v>1</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B513" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="C513">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" t="s">
         <v>79</v>
       </c>
       <c r="B514" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="C514">
         <v>1</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" t="s">
         <v>79</v>
       </c>
       <c r="B515" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="C515">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" t="s">
         <v>79</v>
       </c>
       <c r="B516" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="C516">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" t="s">
         <v>79</v>
       </c>
       <c r="B517" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C517">
         <v>1</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" t="s">
         <v>79</v>
       </c>
       <c r="B518" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C518">
         <v>1</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" t="s">
         <v>79</v>
       </c>
       <c r="B519" t="s">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="C519">
         <v>1</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" t="s">
         <v>79</v>
       </c>
       <c r="B520" t="s">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="C520">
         <v>1</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" t="s">
         <v>79</v>
       </c>
       <c r="B521" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="C521">
         <v>1</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" t="s">
         <v>79</v>
       </c>
       <c r="B522" t="s">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="C522">
         <v>1</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" t="s">
         <v>79</v>
       </c>
       <c r="B523" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="C523">
         <v>1</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" t="s">
         <v>79</v>
       </c>
       <c r="B524" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="C524">
-        <v>8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" t="s">
         <v>79</v>
       </c>
       <c r="B525" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C525">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" t="s">
         <v>79</v>
       </c>
       <c r="B526" t="s">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="C526">
         <v>1</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" t="s">
         <v>79</v>
       </c>
       <c r="B527" t="s">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="C527">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" t="s">
         <v>79</v>
       </c>
       <c r="B528" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="C528">
         <v>1</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" t="s">
         <v>79</v>
       </c>
       <c r="B529" t="s">
+        <v>7</v>
+      </c>
+      <c r="C529">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" t="s">
         <v>79</v>
       </c>
       <c r="B530" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C530">
         <v>1</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" t="s">
         <v>79</v>
       </c>
       <c r="B531" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C531">
         <v>1</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" t="s">
         <v>79</v>
       </c>
       <c r="B532" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C532">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" t="s">
         <v>79</v>
       </c>
       <c r="B533" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C533">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" t="s">
         <v>79</v>
       </c>
       <c r="B534" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C534">
         <v>1</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" t="s">
         <v>79</v>
       </c>
       <c r="B535" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="C535">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" t="s">
         <v>79</v>
       </c>
       <c r="B536" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="C536">
-        <v>2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" t="s">
         <v>79</v>
       </c>
       <c r="B537" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C537">
         <v>1</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" t="s">
         <v>79</v>
       </c>
       <c r="B538" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C538">
         <v>1</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" t="s">
         <v>79</v>
       </c>
       <c r="B539" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="C539">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B540" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="C540">
         <v>1</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B541" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="C541">
         <v>1</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" t="s">
         <v>80</v>
       </c>
       <c r="B542" t="s">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="C542">
         <v>1</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" t="s">
         <v>80</v>
       </c>
       <c r="B543" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C543">
         <v>1</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" t="s">
         <v>80</v>
       </c>
       <c r="B544" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C544">
         <v>1</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" t="s">
         <v>80</v>
       </c>
       <c r="B545" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C545">
         <v>1</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" t="s">
         <v>80</v>
       </c>
       <c r="B546" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="C546">
-        <v>1</v>
+        <v>13</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B547" t="s">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="C547">
-        <v>13</v>
+        <v>1</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B548" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="C548">
         <v>1</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" t="s">
         <v>81</v>
       </c>
       <c r="B549" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C549">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" t="s">
         <v>81</v>
       </c>
       <c r="B550" t="s">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="C550">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" t="s">
         <v>81</v>
       </c>
       <c r="B551" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C551">
         <v>1</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" t="s">
         <v>81</v>
       </c>
       <c r="B552" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C552">
         <v>1</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" t="s">
         <v>81</v>
       </c>
       <c r="B553" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="C553">
         <v>1</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" t="s">
         <v>81</v>
       </c>
       <c r="B554" t="s">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="C554">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" t="s">
         <v>81</v>
       </c>
       <c r="B555" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="C555">
         <v>1</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" t="s">
         <v>81</v>
       </c>
       <c r="B556" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="C556">
         <v>1</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" t="s">
         <v>81</v>
       </c>
       <c r="B557" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C557">
         <v>1</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" t="s">
         <v>81</v>
       </c>
       <c r="B558" t="s">
         <v>18</v>
       </c>
       <c r="C558">
         <v>1</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" t="s">
         <v>81</v>
       </c>
       <c r="B559" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="C559">
         <v>1</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" t="s">
         <v>81</v>
       </c>
       <c r="B560" t="s">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="C560">
         <v>1</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" t="s">
         <v>81</v>
       </c>
       <c r="B561" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="C561">
         <v>1</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" t="s">
         <v>81</v>
       </c>
       <c r="B562" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="C562">
         <v>1</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" t="s">
         <v>81</v>
       </c>
       <c r="B563" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C563">
         <v>1</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" t="s">
         <v>81</v>
       </c>
       <c r="B564" t="s">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="C564">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" t="s">
         <v>81</v>
       </c>
       <c r="B565" t="s">
         <v>21</v>
       </c>
       <c r="C565">
         <v>1</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" t="s">
         <v>81</v>
       </c>
       <c r="B566" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="C566">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" t="s">
         <v>81</v>
       </c>
       <c r="B567" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="C567">
         <v>1</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" t="s">
         <v>81</v>
       </c>
       <c r="B568" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="C568">
         <v>1</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" t="s">
         <v>81</v>
       </c>
       <c r="B569" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C569">
         <v>1</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" t="s">
         <v>81</v>
       </c>
       <c r="B570" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="C570">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" t="s">
         <v>81</v>
       </c>
       <c r="B571" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C571">
         <v>1</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B572" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C572">
         <v>1</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B573" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C573">
         <v>1</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" t="s">
         <v>82</v>
       </c>
       <c r="B574" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C574">
         <v>2</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" t="s">
         <v>82</v>
       </c>
       <c r="B575" t="s">
         <v>23</v>
       </c>
       <c r="C575">
         <v>1</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" t="s">
         <v>82</v>
       </c>
       <c r="B576" t="s">
         <v>18</v>
       </c>
       <c r="C576">
         <v>1</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" t="s">
         <v>82</v>
       </c>
       <c r="B577" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C577">
         <v>1</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" t="s">
         <v>82</v>
       </c>
       <c r="B578" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C578">
         <v>1</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" t="s">
         <v>82</v>
       </c>
       <c r="B579" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C579">
         <v>1</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" t="s">
         <v>82</v>
       </c>
       <c r="B580" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C580">
         <v>1</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" t="s">
         <v>82</v>
       </c>
       <c r="B581" t="s">
         <v>17</v>
       </c>
       <c r="C581">
         <v>1</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" t="s">
         <v>82</v>
       </c>
       <c r="B582" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C582">
         <v>1</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" t="s">
         <v>82</v>
       </c>
       <c r="B583" t="s">
         <v>20</v>
       </c>
       <c r="C583">
         <v>8</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" t="s">
         <v>82</v>
       </c>
       <c r="B584" t="s">
         <v>19</v>
       </c>
       <c r="C584">
         <v>1</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B585" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="C585">
         <v>1</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B586" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C586">
         <v>1</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" t="s">
         <v>83</v>
       </c>
       <c r="B587" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="C587">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" t="s">
         <v>83</v>
       </c>
       <c r="B588" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C588">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" t="s">
         <v>83</v>
       </c>
       <c r="B589" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="C589">
         <v>1</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" t="s">
         <v>83</v>
       </c>
       <c r="B590" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="C590">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B591" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C591">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B592" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="C592">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" t="s">
         <v>84</v>
       </c>
       <c r="B593" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C593">
-        <v>18</v>
+        <v>2</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" t="s">
         <v>84</v>
       </c>
       <c r="B594" t="s">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="C594">
-        <v>1</v>
+        <v>18</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" t="s">
         <v>84</v>
       </c>
       <c r="B595" t="s">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="C595">
         <v>1</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" t="s">
         <v>84</v>
       </c>
       <c r="B596" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="C596">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" t="s">
         <v>84</v>
       </c>
       <c r="B597" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="C597">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" t="s">
         <v>84</v>
       </c>
       <c r="B598" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="C598">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B599" t="s">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="C599">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B600" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="C600">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" t="s">
         <v>85</v>
       </c>
       <c r="B601" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C601">
         <v>1</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" t="s">
         <v>85</v>
       </c>
       <c r="B602" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="C602">
-        <v>1</v>
+        <v>11</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" t="s">
         <v>85</v>
       </c>
       <c r="B603" t="s">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="C603">
-        <v>11</v>
+        <v>1</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" t="s">
         <v>85</v>
       </c>
       <c r="B604" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C604">
         <v>1</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" t="s">
         <v>85</v>
       </c>
       <c r="B605" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="C605">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" t="s">
         <v>85</v>
       </c>
       <c r="B606" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="C606">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" t="s">
         <v>85</v>
       </c>
       <c r="B607" t="s">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="C607">
         <v>1</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" t="s">
         <v>85</v>
       </c>
       <c r="B608" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C608">
         <v>1</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" t="s">
         <v>85</v>
       </c>
       <c r="B609" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="C609">
         <v>1</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B610" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="C610">
         <v>1</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B611" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C611">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" t="s">
         <v>86</v>
       </c>
       <c r="B612" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="C612">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" t="s">
         <v>86</v>
       </c>
       <c r="B613" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C613">
         <v>1</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" t="s">
         <v>86</v>
       </c>
       <c r="B614" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="C614">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B615" t="s">
-        <v>4</v>
+        <v>42</v>
       </c>
       <c r="C615">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B616" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C616">
-        <v>1</v>
+        <v>11</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" t="s">
         <v>87</v>
       </c>
       <c r="B617" t="s">
         <v>26</v>
       </c>
       <c r="C617">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" t="s">
         <v>87</v>
       </c>
       <c r="B618" t="s">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="C618">
         <v>1</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" t="s">
         <v>87</v>
       </c>
       <c r="B619" t="s">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="C619">
         <v>10</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" t="s">
         <v>87</v>
       </c>
       <c r="B620" t="s">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C620">
         <v>1</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" t="s">
         <v>87</v>
       </c>
       <c r="B621" t="s">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="C621">
-        <v>9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" t="s">
         <v>87</v>
       </c>
       <c r="B622" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="C622">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" t="s">
         <v>87</v>
       </c>
       <c r="B623" t="s">
         <v>18</v>
       </c>
       <c r="C623">
         <v>1</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" t="s">
         <v>87</v>
       </c>
       <c r="B624" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="C624">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" t="s">
         <v>87</v>
       </c>
       <c r="B625" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="C625">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" t="s">
         <v>87</v>
       </c>
       <c r="B626" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="C626">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" t="s">
         <v>87</v>
       </c>
       <c r="B627" t="s">
         <v>26</v>
       </c>
       <c r="C627">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" t="s">
         <v>87</v>
       </c>
       <c r="B628" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="C628">
         <v>1</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" t="s">
         <v>87</v>
       </c>
       <c r="B629" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C629">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" t="s">
         <v>87</v>
       </c>
       <c r="B630" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="C630">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" t="s">
         <v>87</v>
       </c>
       <c r="B631" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C631">
         <v>1</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" t="s">
         <v>87</v>
       </c>
       <c r="B632" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="C632">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" t="s">
         <v>87</v>
       </c>
       <c r="B633" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="C633">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" t="s">
         <v>87</v>
       </c>
       <c r="B634" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="C634">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" t="s">
         <v>87</v>
       </c>
       <c r="B635" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C635">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" t="s">
         <v>87</v>
       </c>
       <c r="B636" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="C636">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" t="s">
         <v>87</v>
       </c>
       <c r="B637" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="C637">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" t="s">
         <v>87</v>
       </c>
       <c r="B638" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="C638">
         <v>1</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" t="s">
         <v>87</v>
       </c>
       <c r="B639" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="C639">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" t="s">
         <v>87</v>
       </c>
       <c r="B640" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C640">
         <v>1</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" t="s">
         <v>87</v>
       </c>
       <c r="B641" t="s">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="C641">
         <v>10</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" t="s">
         <v>87</v>
       </c>
       <c r="B642" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="C642">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" t="s">
         <v>87</v>
       </c>
       <c r="B643" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C643">
         <v>1</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" t="s">
         <v>87</v>
       </c>
       <c r="B644" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="C644">
         <v>1</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" t="s">
         <v>87</v>
       </c>
       <c r="B645" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C645">
         <v>1</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" t="s">
         <v>87</v>
       </c>
       <c r="B646" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="C646">
         <v>1</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" t="s">
         <v>87</v>
       </c>
       <c r="B647" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C647">
-        <v>10</v>
+        <v>3</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" t="s">
         <v>87</v>
       </c>
       <c r="B648" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C648">
         <v>1</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" t="s">
         <v>87</v>
       </c>
       <c r="B649" t="s">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="C649">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" t="s">
         <v>87</v>
       </c>
       <c r="B650" t="s">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="C650">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" t="s">
         <v>87</v>
       </c>
       <c r="B651" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C651">
-        <v>1</v>
+        <v>11</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" t="s">
         <v>87</v>
       </c>
       <c r="B652" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="C652">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" t="s">
         <v>87</v>
       </c>
       <c r="B653" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="C653">
-        <v>12</v>
+        <v>4</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" t="s">
         <v>87</v>
       </c>
       <c r="B654" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C654">
         <v>1</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" t="s">
         <v>87</v>
       </c>
       <c r="B655" t="s">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="C655">
         <v>1</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" t="s">
         <v>87</v>
       </c>
       <c r="B656" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C656">
         <v>1</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" t="s">
         <v>87</v>
       </c>
       <c r="B657" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C657">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" t="s">
         <v>87</v>
       </c>
       <c r="B658" t="s">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="C658">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" t="s">
         <v>87</v>
       </c>
       <c r="B659" t="s">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="C659">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" t="s">
         <v>87</v>
       </c>
       <c r="B660" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C660">
         <v>1</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" t="s">
         <v>87</v>
       </c>
       <c r="B661" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="C661">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" t="s">
         <v>87</v>
       </c>
       <c r="B662" t="s">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="C662">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" t="s">
         <v>87</v>
       </c>
       <c r="B663" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C663">
         <v>1</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" t="s">
         <v>87</v>
       </c>
       <c r="B664" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="C664">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" t="s">
         <v>87</v>
       </c>
       <c r="B665" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C665">
         <v>1</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" t="s">
         <v>87</v>
       </c>
       <c r="B666" t="s">
         <v>22</v>
       </c>
       <c r="C666">
         <v>1</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" t="s">
         <v>87</v>
       </c>
       <c r="B667" t="s">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="C667">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" t="s">
         <v>87</v>
       </c>
       <c r="B668" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C668">
         <v>1</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" t="s">
         <v>87</v>
       </c>
       <c r="B669" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="C669">
         <v>1</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" t="s">
         <v>87</v>
       </c>
       <c r="B670" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="C670">
         <v>1</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" t="s">
         <v>87</v>
       </c>
       <c r="B671" t="s">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="C671">
         <v>1</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B672" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="C672">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B673" t="s">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="C673">
-        <v>11</v>
+        <v>2</v>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B674" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="C674">
         <v>2</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B675" t="s">
         <v>13</v>
       </c>
       <c r="C675">
-        <v>2</v>
+        <v>46</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" t="s">
         <v>89</v>
       </c>
       <c r="B676" t="s">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="C676">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" t="s">
         <v>89</v>
       </c>
       <c r="B677" t="s">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="C677">
         <v>1</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" t="s">
         <v>89</v>
       </c>
       <c r="B678" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="C678">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" t="s">
         <v>89</v>
       </c>
       <c r="B679" t="s">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="C679">
-        <v>19</v>
+        <v>1</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" t="s">
         <v>89</v>
       </c>
       <c r="B680" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="C680">
-        <v>464</v>
+        <v>12</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" t="s">
         <v>89</v>
       </c>
       <c r="B681" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C681">
-        <v>9</v>
+        <v>19</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" t="s">
         <v>89</v>
       </c>
       <c r="B682" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="C682">
-        <v>1</v>
+        <v>464</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" t="s">
         <v>89</v>
       </c>
       <c r="B683" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C683">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" t="s">
         <v>89</v>
       </c>
       <c r="B684" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="C684">
         <v>1</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" t="s">
         <v>89</v>
       </c>
       <c r="B685" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C685">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" t="s">
         <v>89</v>
       </c>
       <c r="B686" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C686">
         <v>1</v>
       </c>
     </row>
     <row r="687" spans="1:3">
       <c r="A687" t="s">
         <v>89</v>
       </c>
       <c r="B687" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="C687">
-        <v>12</v>
+        <v>2</v>
       </c>
     </row>
     <row r="688" spans="1:3">
       <c r="A688" t="s">
         <v>89</v>
       </c>
       <c r="B688" t="s">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="C688">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="689" spans="1:3">
       <c r="A689" t="s">
         <v>89</v>
       </c>
       <c r="B689" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="C689">
-        <v>46</v>
+        <v>12</v>
       </c>
     </row>
     <row r="690" spans="1:3">
       <c r="A690" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B690" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C690">
         <v>2</v>
       </c>
     </row>
     <row r="691" spans="1:3">
       <c r="A691" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B691" t="s">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="C691">
         <v>1</v>
       </c>
     </row>
     <row r="692" spans="1:3">
       <c r="A692" t="s">
         <v>90</v>
       </c>
       <c r="B692" t="s">
         <v>8</v>
       </c>
       <c r="C692">
         <v>2</v>
       </c>
     </row>
     <row r="693" spans="1:3">
       <c r="A693" t="s">
         <v>90</v>
       </c>
       <c r="B693" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="C693">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B694" t="s">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="C694">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B695" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="C695">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="696" spans="1:3">
       <c r="A696" t="s">
         <v>91</v>
       </c>
       <c r="B696" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="C696">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="697" spans="1:3">
       <c r="A697" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B697" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C697">
         <v>4</v>
       </c>
     </row>
     <row r="698" spans="1:3">
       <c r="A698" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B698" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C698">
         <v>1</v>
       </c>
     </row>
     <row r="699" spans="1:3">
       <c r="A699" t="s">
         <v>92</v>
       </c>
       <c r="B699" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C699">
         <v>9</v>
       </c>
     </row>
     <row r="700" spans="1:3">
       <c r="A700" t="s">
         <v>92</v>
       </c>
       <c r="B700" t="s">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="C700">
         <v>1</v>
       </c>
     </row>
     <row r="701" spans="1:3">
       <c r="A701" t="s">
         <v>92</v>
       </c>
       <c r="B701" t="s">
         <v>20</v>
       </c>
       <c r="C701">
         <v>7</v>
       </c>
     </row>
     <row r="702" spans="1:3">
       <c r="A702" t="s">
         <v>92</v>
       </c>
       <c r="B702" t="s">
         <v>16</v>
       </c>
       <c r="C702">
         <v>1</v>
       </c>
     </row>
     <row r="703" spans="1:3">
       <c r="A703" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B703" t="s">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="C703">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="704" spans="1:3">
       <c r="A704" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B704" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C704">
         <v>1</v>
       </c>
     </row>
     <row r="705" spans="1:3">
       <c r="A705" t="s">
         <v>93</v>
       </c>
       <c r="B705" t="s">
         <v>21</v>
       </c>
       <c r="C705">
         <v>1</v>
       </c>
     </row>
     <row r="706" spans="1:3">
       <c r="A706" t="s">
         <v>93</v>
       </c>
       <c r="B706" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C706">
         <v>1</v>
       </c>
     </row>
     <row r="707" spans="1:3">
       <c r="A707" t="s">
         <v>93</v>
       </c>
       <c r="B707" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C707">
         <v>1</v>
       </c>
     </row>
     <row r="708" spans="1:3">
       <c r="A708" t="s">
         <v>93</v>
       </c>
       <c r="B708" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C708">
         <v>8</v>
       </c>
     </row>
     <row r="709" spans="1:3">
       <c r="A709" t="s">
         <v>93</v>
       </c>
       <c r="B709" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C709">
         <v>1</v>
       </c>
     </row>
     <row r="710" spans="1:3">
       <c r="A710" t="s">
         <v>93</v>
       </c>
       <c r="B710" t="s">
         <v>17</v>
       </c>
       <c r="C710">
         <v>1</v>
       </c>
     </row>
     <row r="711" spans="1:3">
       <c r="A711" t="s">
         <v>93</v>
       </c>
       <c r="B711" t="s">
         <v>20</v>
       </c>
       <c r="C711">
         <v>10</v>
       </c>
     </row>
     <row r="712" spans="1:3">
       <c r="A712" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B712" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C712">
         <v>1</v>
       </c>
     </row>
     <row r="713" spans="1:3">
       <c r="A713" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B713" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="C713">
         <v>1</v>
       </c>
     </row>
     <row r="714" spans="1:3">
       <c r="A714" t="s">
         <v>94</v>
       </c>
       <c r="B714" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C714">
         <v>1</v>
       </c>
     </row>
     <row r="715" spans="1:3">
       <c r="A715" t="s">
         <v>94</v>
       </c>
       <c r="B715" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="C715">
         <v>1</v>
       </c>
     </row>
     <row r="716" spans="1:3">
       <c r="A716" t="s">
         <v>94</v>
       </c>
       <c r="B716" t="s">
-        <v>77</v>
+        <v>7</v>
       </c>
       <c r="C716">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="717" spans="1:3">
       <c r="A717" t="s">
         <v>94</v>
       </c>
       <c r="B717" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="C717">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="718" spans="1:3">
       <c r="A718" t="s">
         <v>94</v>
       </c>
       <c r="B718" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="C718">
         <v>1</v>
       </c>
     </row>
     <row r="719" spans="1:3">
       <c r="A719" t="s">
         <v>94</v>
       </c>
       <c r="B719" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="C719">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="720" spans="1:3">
       <c r="A720" t="s">
         <v>94</v>
       </c>
       <c r="B720" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="C720">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="721" spans="1:3">
       <c r="A721" t="s">
         <v>94</v>
       </c>
       <c r="B721" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="C721">
         <v>1</v>
       </c>
     </row>
     <row r="722" spans="1:3">
       <c r="A722" t="s">
         <v>94</v>
       </c>
       <c r="B722" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C722">
         <v>1</v>
       </c>
     </row>
     <row r="723" spans="1:3">
       <c r="A723" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B723" t="s">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="C723">
         <v>1</v>
       </c>
     </row>
     <row r="724" spans="1:3">
       <c r="A724" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B724" t="s">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="C724">
         <v>1</v>
       </c>
     </row>
     <row r="725" spans="1:3">
       <c r="A725" t="s">
         <v>95</v>
       </c>
       <c r="B725" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C725">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="726" spans="1:3">
       <c r="A726" t="s">
         <v>95</v>
       </c>
       <c r="B726" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C726">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="727" spans="1:3">
       <c r="A727" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B727" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C727">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="728" spans="1:3">
       <c r="A728" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B728" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C728">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="729" spans="1:3">
       <c r="A729" t="s">
         <v>96</v>
       </c>
       <c r="B729" t="s">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="C729">
         <v>1</v>
       </c>
     </row>
     <row r="730" spans="1:3">
       <c r="A730" t="s">
         <v>96</v>
       </c>
       <c r="B730" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C730">
         <v>1</v>
       </c>
     </row>
     <row r="731" spans="1:3">
       <c r="A731" t="s">
         <v>96</v>
       </c>
       <c r="B731" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C731">
         <v>1</v>
       </c>
     </row>
     <row r="732" spans="1:3">
       <c r="A732" t="s">
         <v>96</v>
       </c>
       <c r="B732" t="s">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="C732">
         <v>1</v>
       </c>
     </row>
     <row r="733" spans="1:3">
       <c r="A733" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B733" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C733">
         <v>1</v>
       </c>
     </row>
     <row r="734" spans="1:3">
       <c r="A734" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B734" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C734">
         <v>1</v>
       </c>
     </row>
     <row r="735" spans="1:3">
       <c r="A735" t="s">
         <v>97</v>
       </c>
       <c r="B735" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="C735">
         <v>1</v>
       </c>
     </row>
     <row r="736" spans="1:3">
       <c r="A736" t="s">
         <v>97</v>
       </c>
       <c r="B736" t="s">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="C736">
         <v>1</v>
       </c>
     </row>
     <row r="737" spans="1:3">
       <c r="A737" t="s">
         <v>97</v>
       </c>
       <c r="B737" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="C737">
         <v>1</v>
       </c>
     </row>
     <row r="738" spans="1:3">
       <c r="A738" t="s">
         <v>97</v>
       </c>
       <c r="B738" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C738">
         <v>1</v>
       </c>
     </row>
     <row r="739" spans="1:3">
       <c r="A739" t="s">
         <v>97</v>
       </c>
       <c r="B739" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="C739">
         <v>1</v>
       </c>
     </row>
     <row r="740" spans="1:3">
       <c r="A740" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B740" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="C740">
         <v>1</v>
       </c>
     </row>
     <row r="741" spans="1:3">
       <c r="A741" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B741" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="C741">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="742" spans="1:3">
       <c r="A742" t="s">
         <v>98</v>
       </c>
       <c r="B742" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C742">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="743" spans="1:3">
       <c r="A743" t="s">
         <v>98</v>
       </c>
       <c r="B743" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="C743">
-        <v>4</v>
+        <v>240</v>
       </c>
     </row>
     <row r="744" spans="1:3">
       <c r="A744" t="s">
         <v>98</v>
       </c>
       <c r="B744" t="s">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="C744">
-        <v>240</v>
+        <v>1</v>
       </c>
     </row>
     <row r="745" spans="1:3">
       <c r="A745" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B745" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C745">
         <v>1</v>
       </c>
     </row>
     <row r="746" spans="1:3">
       <c r="A746" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B746" t="s">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="C746">
         <v>1</v>
       </c>
     </row>
     <row r="747" spans="1:3">
       <c r="A747" t="s">
         <v>99</v>
       </c>
       <c r="B747" t="s">
+        <v>20</v>
+      </c>
+      <c r="C747">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="748" spans="1:3">
       <c r="A748" t="s">
         <v>99</v>
       </c>
       <c r="B748" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C748">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="749" spans="1:3">
       <c r="A749" t="s">
         <v>99</v>
       </c>
       <c r="B749" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="C749">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="750" spans="1:3">
       <c r="A750" t="s">
         <v>99</v>
       </c>
       <c r="B750" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="C750">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="751" spans="1:3">
       <c r="A751" t="s">
         <v>99</v>
       </c>
       <c r="B751" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="C751">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="752" spans="1:3">
       <c r="A752" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B752" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="C752">
         <v>1</v>
       </c>
     </row>
     <row r="753" spans="1:3">
       <c r="A753" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B753" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="C753">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="754" spans="1:3">
       <c r="A754" t="s">
         <v>100</v>
       </c>
       <c r="B754" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="C754">
         <v>1</v>
       </c>
     </row>
     <row r="755" spans="1:3">
       <c r="A755" t="s">
         <v>100</v>
       </c>
       <c r="B755" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C755">
         <v>1</v>
       </c>
     </row>
     <row r="756" spans="1:3">
       <c r="A756" t="s">
         <v>100</v>
       </c>
       <c r="B756" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="C756">
         <v>1</v>
       </c>
     </row>
     <row r="757" spans="1:3">
       <c r="A757" t="s">
         <v>100</v>
       </c>
       <c r="B757" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C757">
         <v>1</v>
       </c>
     </row>
     <row r="758" spans="1:3">
       <c r="A758" t="s">
         <v>100</v>
       </c>
       <c r="B758" t="s">
         <v>8</v>
       </c>
       <c r="C758">
         <v>1</v>
       </c>
     </row>
     <row r="759" spans="1:3">
       <c r="A759" t="s">
         <v>100</v>
       </c>
       <c r="B759" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C759">
         <v>1</v>
       </c>
     </row>
     <row r="760" spans="1:3">
       <c r="A760" t="s">
         <v>100</v>
       </c>
       <c r="B760" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C760">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="761" spans="1:3">
       <c r="A761" t="s">
         <v>100</v>
       </c>
       <c r="B761" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C761">
         <v>8</v>
       </c>
     </row>
     <row r="762" spans="1:3">
       <c r="A762" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B762" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C762">
-        <v>8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="763" spans="1:3">
       <c r="A763" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B763" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C763">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="764" spans="1:3">
       <c r="A764" t="s">
         <v>101</v>
       </c>
       <c r="B764" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="C764">
         <v>2</v>
       </c>
     </row>
     <row r="765" spans="1:3">
       <c r="A765" t="s">
         <v>101</v>
       </c>
       <c r="B765" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="C765">
         <v>2</v>
       </c>
     </row>
     <row r="766" spans="1:3">
       <c r="A766" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B766" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C766">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="767" spans="1:3">
       <c r="A767" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B767" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="C767">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="768" spans="1:3">
       <c r="A768" t="s">
         <v>102</v>
       </c>
       <c r="B768" t="s">
         <v>7</v>
       </c>
       <c r="C768">
-        <v>720</v>
+        <v>9</v>
       </c>
     </row>
     <row r="769" spans="1:3">
       <c r="A769" t="s">
         <v>102</v>
       </c>
       <c r="B769" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C769">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="770" spans="1:3">
       <c r="A770" t="s">
         <v>102</v>
       </c>
       <c r="B770" t="s">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="C770">
-        <v>1</v>
+        <v>720</v>
       </c>
     </row>
     <row r="771" spans="1:3">
       <c r="A771" t="s">
         <v>102</v>
       </c>
       <c r="B771" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="C771">
         <v>1</v>
       </c>
     </row>
     <row r="772" spans="1:3">
       <c r="A772" t="s">
         <v>102</v>
       </c>
       <c r="B772" t="s">
         <v>6</v>
       </c>
       <c r="C772">
         <v>1</v>
       </c>
     </row>
     <row r="773" spans="1:3">
       <c r="A773" t="s">
         <v>102</v>
       </c>
       <c r="B773" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C773">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="774" spans="1:3">
       <c r="A774" t="s">
         <v>102</v>
       </c>
       <c r="B774" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C774">
-        <v>21</v>
+        <v>1</v>
       </c>
     </row>
     <row r="775" spans="1:3">
       <c r="A775" t="s">
         <v>102</v>
       </c>
       <c r="B775" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="C775">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="776" spans="1:3">
       <c r="A776" t="s">
         <v>102</v>
       </c>
       <c r="B776" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="C776">
-        <v>1</v>
+        <v>21</v>
       </c>
     </row>
     <row r="777" spans="1:3">
       <c r="A777" t="s">
         <v>102</v>
       </c>
       <c r="B777" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C777">
         <v>1</v>
       </c>
     </row>
     <row r="778" spans="1:3">
       <c r="A778" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B778" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="C778">
-        <v>9</v>
+        <v>2</v>
       </c>
     </row>
     <row r="779" spans="1:3">
       <c r="A779" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B779" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C779">
         <v>2</v>
       </c>
     </row>
     <row r="780" spans="1:3">
       <c r="A780" t="s">
         <v>103</v>
       </c>
       <c r="B780" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="C780">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="781" spans="1:3">
       <c r="A781" t="s">
         <v>103</v>
       </c>
       <c r="B781" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C781">
-        <v>1</v>
+        <v>80</v>
       </c>
     </row>
     <row r="782" spans="1:3">
       <c r="A782" t="s">
         <v>103</v>
       </c>
       <c r="B782" t="s">
         <v>7</v>
       </c>
       <c r="C782">
-        <v>80</v>
+        <v>2</v>
       </c>
     </row>
     <row r="783" spans="1:3">
       <c r="A783" t="s">
         <v>103</v>
       </c>
       <c r="B783" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="C783">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="784" spans="1:3">
       <c r="A784" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B784" t="s">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="C784">
         <v>1</v>
       </c>
     </row>
     <row r="785" spans="1:3">
       <c r="A785" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B785" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="C785">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="786" spans="1:3">
       <c r="A786" t="s">
         <v>104</v>
       </c>
       <c r="B786" t="s">
         <v>17</v>
       </c>
       <c r="C786">
         <v>1</v>
       </c>
     </row>
     <row r="787" spans="1:3">
       <c r="A787" t="s">
         <v>104</v>
       </c>
       <c r="B787" t="s">
         <v>18</v>
       </c>
       <c r="C787">
         <v>1</v>
       </c>
     </row>
     <row r="788" spans="1:3">
       <c r="A788" t="s">
         <v>104</v>
       </c>
       <c r="B788" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C788">
         <v>1</v>
       </c>
     </row>
     <row r="789" spans="1:3">
       <c r="A789" t="s">
         <v>104</v>
       </c>
       <c r="B789" t="s">
         <v>19</v>
       </c>
       <c r="C789">
         <v>1</v>
       </c>
     </row>
     <row r="790" spans="1:3">
       <c r="A790" t="s">
         <v>104</v>
       </c>
       <c r="B790" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C790">
         <v>6</v>
       </c>
     </row>
     <row r="791" spans="1:3">
       <c r="A791" t="s">
         <v>104</v>
       </c>
       <c r="B791" t="s">
         <v>21</v>
       </c>
       <c r="C791">
         <v>1</v>
       </c>
     </row>
     <row r="792" spans="1:3">
       <c r="A792" t="s">
         <v>104</v>
       </c>
       <c r="B792" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C792">
         <v>1</v>
       </c>
     </row>
     <row r="793" spans="1:3">
       <c r="A793" t="s">
         <v>104</v>
       </c>
       <c r="B793" t="s">
         <v>20</v>
       </c>
       <c r="C793">
         <v>11</v>
       </c>
     </row>
     <row r="794" spans="1:3">
       <c r="A794" t="s">
         <v>104</v>
       </c>
       <c r="B794" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C794">
         <v>1</v>
       </c>
     </row>
     <row r="795" spans="1:3">
       <c r="A795" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B795" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C795">
         <v>1</v>
       </c>
     </row>
     <row r="796" spans="1:3">
       <c r="A796" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B796" t="s">
+        <v>13</v>
+      </c>
+      <c r="C796">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="797" spans="1:3">
       <c r="A797" t="s">
         <v>105</v>
       </c>
       <c r="B797" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C797">
         <v>1</v>
       </c>
     </row>
     <row r="798" spans="1:3">
       <c r="A798" t="s">
         <v>105</v>
       </c>
       <c r="B798" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C798">
         <v>1</v>
       </c>
     </row>
     <row r="799" spans="1:3">
       <c r="A799" t="s">
         <v>105</v>
       </c>
       <c r="B799" t="s">
         <v>20</v>
       </c>
       <c r="C799">
         <v>18</v>
       </c>
     </row>
     <row r="800" spans="1:3">
       <c r="A800" t="s">
         <v>105</v>
       </c>
       <c r="B800" t="s">
         <v>16</v>
       </c>
       <c r="C800">
         <v>1</v>
       </c>
     </row>
     <row r="801" spans="1:3">
       <c r="A801" t="s">
         <v>105</v>
       </c>
       <c r="B801" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C801">
         <v>8</v>
       </c>
     </row>
     <row r="802" spans="1:3">
       <c r="A802" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B802" t="s">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="C802">
-        <v>1</v>
+        <v>46</v>
       </c>
     </row>
     <row r="803" spans="1:3">
       <c r="A803" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B803" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C803">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="804" spans="1:3">
       <c r="A804" t="s">
         <v>106</v>
       </c>
       <c r="B804" t="s">
         <v>7</v>
       </c>
       <c r="C804">
-        <v>46</v>
+        <v>2</v>
       </c>
     </row>
     <row r="805" spans="1:3">
       <c r="A805" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B805" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C805">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="806" spans="1:3">
       <c r="A806" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B806" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="C806">
-        <v>2</v>
+        <v>200</v>
       </c>
     </row>
     <row r="807" spans="1:3">
       <c r="A807" t="s">
         <v>107</v>
       </c>
       <c r="B807" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="C807">
-        <v>200</v>
+        <v>1</v>
       </c>
     </row>
     <row r="808" spans="1:3">
       <c r="A808" t="s">
         <v>107</v>
       </c>
       <c r="B808" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="C808">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="809" spans="1:3">
       <c r="A809" t="s">
         <v>107</v>
       </c>
       <c r="B809" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="C809">
         <v>10</v>
       </c>
     </row>
     <row r="810" spans="1:3">
       <c r="A810" t="s">
         <v>107</v>
       </c>
       <c r="B810" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C810">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="811" spans="1:3">
       <c r="A811" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B811" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="C811">
         <v>1</v>
       </c>
     </row>
     <row r="812" spans="1:3">
       <c r="A812" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B812" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="C812">
-        <v>6</v>
+        <v>250</v>
       </c>
     </row>
     <row r="813" spans="1:3">
       <c r="A813" t="s">
         <v>108</v>
       </c>
       <c r="B813" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C813">
-        <v>250</v>
+        <v>1</v>
       </c>
     </row>
     <row r="814" spans="1:3">
       <c r="A814" t="s">
         <v>108</v>
       </c>
       <c r="B814" t="s">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="C814">
         <v>1</v>
       </c>
     </row>
     <row r="815" spans="1:3">
       <c r="A815" t="s">
         <v>108</v>
       </c>
       <c r="B815" t="s">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="C815">
         <v>1</v>
       </c>
     </row>
     <row r="816" spans="1:3">
       <c r="A816" t="s">
         <v>108</v>
       </c>
       <c r="B816" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C816">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="817" spans="1:3">
       <c r="A817" t="s">
         <v>108</v>
       </c>
       <c r="B817" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="C817">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="818" spans="1:3">
       <c r="A818" t="s">
         <v>108</v>
       </c>
       <c r="B818" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C818">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="819" spans="1:3">
       <c r="A819" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B819" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C819">
         <v>1</v>
       </c>
     </row>
     <row r="820" spans="1:3">
       <c r="A820" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B820" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="C820">
-        <v>1</v>
+        <v>11</v>
       </c>
     </row>
     <row r="821" spans="1:3">
       <c r="A821" t="s">
         <v>109</v>
       </c>
       <c r="B821" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C821">
         <v>1</v>
       </c>
     </row>
     <row r="822" spans="1:3">
       <c r="A822" t="s">
         <v>109</v>
       </c>
       <c r="B822" t="s">
         <v>61</v>
       </c>
       <c r="C822">
         <v>1</v>
       </c>
     </row>
     <row r="823" spans="1:3">
       <c r="A823" t="s">
         <v>109</v>
       </c>
       <c r="B823" t="s">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="C823">
         <v>1</v>
       </c>
     </row>
     <row r="824" spans="1:3">
       <c r="A824" t="s">
         <v>109</v>
       </c>
       <c r="B824" t="s">
         <v>16</v>
       </c>
       <c r="C824">
         <v>1</v>
       </c>
     </row>
     <row r="825" spans="1:3">
       <c r="A825" t="s">
         <v>109</v>
       </c>
       <c r="B825" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C825">
         <v>1</v>
       </c>
     </row>
     <row r="826" spans="1:3">
       <c r="A826" t="s">
         <v>109</v>
       </c>
       <c r="B826" t="s">
         <v>21</v>
       </c>
       <c r="C826">
         <v>1</v>
       </c>
     </row>
     <row r="827" spans="1:3">
       <c r="A827" t="s">
         <v>109</v>
       </c>
       <c r="B827" t="s">
         <v>13</v>
       </c>
       <c r="C827">
         <v>6</v>
       </c>
     </row>
     <row r="828" spans="1:3">
       <c r="A828" t="s">
         <v>109</v>
       </c>
       <c r="B828" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C828">
         <v>8</v>
       </c>
     </row>
     <row r="829" spans="1:3">
       <c r="A829" t="s">
         <v>109</v>
       </c>
       <c r="B829" t="s">
         <v>20</v>
       </c>
       <c r="C829">
         <v>3</v>
       </c>
     </row>
     <row r="830" spans="1:3">
       <c r="A830" t="s">
         <v>109</v>
       </c>
       <c r="B830" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C830">
         <v>1</v>
       </c>
     </row>
     <row r="831" spans="1:3">
       <c r="A831" t="s">
         <v>109</v>
       </c>
       <c r="B831" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C831">
         <v>1</v>
       </c>
     </row>
     <row r="832" spans="1:3">
       <c r="A832" t="s">
         <v>109</v>
       </c>
       <c r="B832" t="s">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C832">
         <v>1</v>
       </c>
     </row>
     <row r="833" spans="1:3">
       <c r="A833" t="s">
         <v>109</v>
       </c>
       <c r="B833" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C833">
         <v>1</v>
       </c>
     </row>
     <row r="834" spans="1:3">
       <c r="A834" t="s">
         <v>109</v>
       </c>
       <c r="B834" t="s">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C834">
         <v>2</v>
       </c>
     </row>
     <row r="835" spans="1:3">
       <c r="A835" t="s">
         <v>109</v>
       </c>
       <c r="B835" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C835">
         <v>1</v>
       </c>
     </row>
     <row r="836" spans="1:3">
       <c r="A836" t="s">
         <v>109</v>
       </c>
       <c r="B836" t="s">
         <v>13</v>
       </c>
       <c r="C836">
         <v>6</v>
       </c>
     </row>
     <row r="837" spans="1:3">
       <c r="A837" t="s">
         <v>109</v>
       </c>
       <c r="B837" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C837">
         <v>1</v>
       </c>
     </row>
     <row r="838" spans="1:3">
       <c r="A838" t="s">
         <v>109</v>
       </c>
       <c r="B838" t="s">
         <v>22</v>
       </c>
       <c r="C838">
         <v>1</v>
       </c>
     </row>
     <row r="839" spans="1:3">
       <c r="A839" t="s">
         <v>109</v>
       </c>
       <c r="B839" t="s">
         <v>21</v>
       </c>
       <c r="C839">
         <v>1</v>
       </c>
     </row>
     <row r="840" spans="1:3">
       <c r="A840" t="s">
         <v>109</v>
       </c>
       <c r="B840" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C840">
         <v>1</v>
       </c>
     </row>
     <row r="841" spans="1:3">
       <c r="A841" t="s">
         <v>109</v>
       </c>
       <c r="B841" t="s">
         <v>16</v>
       </c>
       <c r="C841">
         <v>1</v>
       </c>
     </row>
     <row r="842" spans="1:3">
       <c r="A842" t="s">
         <v>109</v>
       </c>
       <c r="B842" t="s">
         <v>18</v>
       </c>
       <c r="C842">
         <v>1</v>
       </c>
     </row>
     <row r="843" spans="1:3">
       <c r="A843" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B843" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="C843">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="844" spans="1:3">
       <c r="A844" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B844" t="s">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="C844">
-        <v>11</v>
+        <v>3</v>
       </c>
     </row>
     <row r="845" spans="1:3">
       <c r="A845" t="s">
         <v>110</v>
       </c>
       <c r="B845" t="s">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="C845">
         <v>1</v>
       </c>
     </row>
     <row r="846" spans="1:3">
       <c r="A846" t="s">
         <v>110</v>
       </c>
       <c r="B846" t="s">
         <v>21</v>
       </c>
       <c r="C846">
         <v>1</v>
       </c>
     </row>
     <row r="847" spans="1:3">
       <c r="A847" t="s">
         <v>110</v>
       </c>
       <c r="B847" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C847">
         <v>10</v>
       </c>
     </row>
     <row r="848" spans="1:3">
       <c r="A848" t="s">
         <v>110</v>
       </c>
       <c r="B848" t="s">
         <v>16</v>
       </c>
       <c r="C848">
         <v>1</v>
       </c>
     </row>
     <row r="849" spans="1:3">
       <c r="A849" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B849" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="C849">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="850" spans="1:3">
       <c r="A850" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B850" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C850">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="851" spans="1:3">
       <c r="A851" t="s">
         <v>111</v>
       </c>
       <c r="B851" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C851">
         <v>1</v>
       </c>
     </row>
     <row r="852" spans="1:3">
       <c r="A852" t="s">
         <v>111</v>
       </c>
       <c r="B852" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="C852">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="853" spans="1:3">
       <c r="A853" t="s">
         <v>111</v>
       </c>
       <c r="B853" t="s">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="C853">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="854" spans="1:3">
       <c r="A854" t="s">
         <v>111</v>
       </c>
       <c r="B854" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C854">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="855" spans="1:3">
       <c r="A855" t="s">
         <v>111</v>
       </c>
       <c r="B855" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="C855">
-        <v>2</v>
+        <v>13</v>
       </c>
     </row>
     <row r="856" spans="1:3">
       <c r="A856" t="s">
         <v>111</v>
       </c>
       <c r="B856" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="C856">
-        <v>13</v>
+        <v>1</v>
       </c>
     </row>
     <row r="857" spans="1:3">
       <c r="A857" t="s">
         <v>111</v>
       </c>
       <c r="B857" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="C857">
         <v>1</v>
       </c>
     </row>
     <row r="858" spans="1:3">
       <c r="A858" t="s">
         <v>111</v>
       </c>
       <c r="B858" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="C858">
         <v>1</v>
       </c>
     </row>
     <row r="859" spans="1:3">
       <c r="A859" t="s">
         <v>111</v>
       </c>
       <c r="B859" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="C859">
         <v>1</v>
       </c>
     </row>
     <row r="860" spans="1:3">
       <c r="A860" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B860" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C860">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="861" spans="1:3">
       <c r="A861" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B861" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C861">
         <v>1</v>
       </c>
     </row>
     <row r="862" spans="1:3">
       <c r="A862" t="s">
         <v>112</v>
       </c>
       <c r="B862" t="s">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="C862">
         <v>1</v>
       </c>
     </row>
     <row r="863" spans="1:3">
       <c r="A863" t="s">
         <v>112</v>
       </c>
       <c r="B863" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C863">
         <v>1</v>
       </c>
     </row>
     <row r="864" spans="1:3">
       <c r="A864" t="s">
         <v>112</v>
       </c>
       <c r="B864" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="C864">
         <v>1</v>
       </c>
     </row>
     <row r="865" spans="1:3">
       <c r="A865" t="s">
         <v>112</v>
       </c>
       <c r="B865" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="C865">
         <v>1</v>
       </c>
     </row>
     <row r="866" spans="1:3">
       <c r="A866" t="s">
         <v>112</v>
       </c>
       <c r="B866" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="C866">
         <v>1</v>
       </c>
     </row>
     <row r="867" spans="1:3">
       <c r="A867" t="s">
         <v>112</v>
       </c>
       <c r="B867" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C867">
         <v>1</v>
       </c>
     </row>
     <row r="868" spans="1:3">
       <c r="A868" t="s">
         <v>112</v>
       </c>
       <c r="B868" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="C868">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="869" spans="1:3">
       <c r="A869" t="s">
         <v>112</v>
       </c>
       <c r="B869" t="s">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="C869">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="870" spans="1:3">
       <c r="A870" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B870" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C870">
         <v>1</v>
       </c>
     </row>
     <row r="871" spans="1:3">
       <c r="A871" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B871" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C871">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="872" spans="1:3">
       <c r="A872" t="s">
         <v>113</v>
       </c>
       <c r="B872" t="s">
         <v>21</v>
       </c>
       <c r="C872">
         <v>1</v>
       </c>
     </row>
     <row r="873" spans="1:3">
       <c r="A873" t="s">
         <v>113</v>
       </c>
       <c r="B873" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C873">
         <v>4</v>
       </c>
     </row>
     <row r="874" spans="1:3">
       <c r="A874" t="s">
         <v>113</v>
       </c>
       <c r="B874" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C874">
         <v>1</v>
       </c>
     </row>
     <row r="875" spans="1:3">
       <c r="A875" t="s">
         <v>113</v>
       </c>
       <c r="B875" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C875">
         <v>1</v>
       </c>
     </row>
     <row r="876" spans="1:3">
       <c r="A876" t="s">
         <v>113</v>
       </c>
       <c r="B876" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C876">
         <v>1</v>
       </c>
     </row>
     <row r="877" spans="1:3">
       <c r="A877" t="s">
         <v>113</v>
       </c>
       <c r="B877" t="s">
         <v>21</v>
       </c>
       <c r="C877">
         <v>1</v>
       </c>
     </row>
     <row r="878" spans="1:3">
       <c r="A878" t="s">
         <v>113</v>
       </c>
       <c r="B878" t="s">
         <v>18</v>
       </c>
       <c r="C878">
         <v>1</v>
       </c>
     </row>
     <row r="879" spans="1:3">
       <c r="A879" t="s">
         <v>113</v>
       </c>
       <c r="B879" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C879">
         <v>1</v>
       </c>
     </row>
     <row r="880" spans="1:3">
       <c r="A880" t="s">
         <v>113</v>
       </c>
       <c r="B880" t="s">
         <v>22</v>
       </c>
       <c r="C880">
         <v>1</v>
       </c>
     </row>
     <row r="881" spans="1:3">
       <c r="A881" t="s">
         <v>113</v>
       </c>
       <c r="B881" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C881">
         <v>1</v>
       </c>
     </row>
     <row r="882" spans="1:3">
       <c r="A882" t="s">
         <v>113</v>
       </c>
       <c r="B882" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C882">
         <v>4</v>
       </c>
     </row>
     <row r="883" spans="1:3">
       <c r="A883" t="s">
         <v>113</v>
       </c>
       <c r="B883" t="s">
         <v>21</v>
       </c>
       <c r="C883">
         <v>1</v>
       </c>
     </row>
     <row r="884" spans="1:3">
       <c r="A884" t="s">
         <v>113</v>
       </c>
       <c r="B884" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C884">
         <v>1</v>
       </c>
     </row>
     <row r="885" spans="1:3">
       <c r="A885" t="s">
         <v>113</v>
       </c>
       <c r="B885" t="s">
         <v>22</v>
       </c>
       <c r="C885">
         <v>1</v>
       </c>
     </row>
     <row r="886" spans="1:3">
       <c r="A886" t="s">
         <v>113</v>
       </c>
       <c r="B886" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C886">
         <v>1</v>
       </c>
     </row>
     <row r="887" spans="1:3">
       <c r="A887" t="s">
         <v>113</v>
       </c>
       <c r="B887" t="s">
         <v>20</v>
       </c>
       <c r="C887">
         <v>7</v>
       </c>
     </row>
     <row r="888" spans="1:3">
       <c r="A888" t="s">
         <v>113</v>
       </c>
       <c r="B888" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C888">
         <v>1</v>
       </c>
     </row>
     <row r="889" spans="1:3">
       <c r="A889" t="s">
         <v>113</v>
       </c>
       <c r="B889" t="s">
         <v>21</v>
       </c>
       <c r="C889">
         <v>1</v>
       </c>
     </row>
     <row r="890" spans="1:3">
       <c r="A890" t="s">
         <v>113</v>
       </c>
       <c r="B890" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C890">
         <v>4</v>
       </c>
     </row>
     <row r="891" spans="1:3">
       <c r="A891" t="s">
         <v>113</v>
       </c>
       <c r="B891" t="s">
         <v>18</v>
       </c>
       <c r="C891">
         <v>1</v>
       </c>
     </row>
     <row r="892" spans="1:3">
       <c r="A892" t="s">
         <v>113</v>
       </c>
       <c r="B892" t="s">
         <v>22</v>
       </c>
       <c r="C892">
         <v>1</v>
       </c>
     </row>
     <row r="893" spans="1:3">
       <c r="A893" t="s">
         <v>113</v>
       </c>
       <c r="B893" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C893">
         <v>1</v>
       </c>
     </row>
     <row r="894" spans="1:3">
       <c r="A894" t="s">
         <v>113</v>
       </c>
       <c r="B894" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C894">
         <v>4</v>
       </c>
     </row>
     <row r="895" spans="1:3">
       <c r="A895" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B895" t="s">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="C895">
         <v>1</v>
       </c>
     </row>
     <row r="896" spans="1:3">
       <c r="A896" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B896" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="C896">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="897" spans="1:3">
       <c r="A897" t="s">
         <v>114</v>
       </c>
       <c r="B897" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="C897">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="898" spans="1:3">
       <c r="A898" t="s">
         <v>114</v>
       </c>
       <c r="B898" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C898">
         <v>1</v>
       </c>
     </row>
     <row r="899" spans="1:3">
       <c r="A899" t="s">
         <v>114</v>
       </c>
       <c r="B899" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="C899">
         <v>1</v>
       </c>
     </row>
     <row r="900" spans="1:3">
       <c r="A900" t="s">
         <v>114</v>
       </c>
       <c r="B900" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="C900">
         <v>1</v>
       </c>
     </row>
     <row r="901" spans="1:3">
       <c r="A901" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B901" t="s">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="C901">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="902" spans="1:3">
       <c r="A902" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B902" t="s">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="C902">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="903" spans="1:3">
       <c r="A903" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B903" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C903">
-        <v>3</v>
+        <v>258</v>
       </c>
     </row>
     <row r="904" spans="1:3">
       <c r="A904" t="s">
         <v>116</v>
       </c>
       <c r="B904" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="C904">
-        <v>258</v>
+        <v>1</v>
       </c>
     </row>
     <row r="905" spans="1:3">
       <c r="A905" t="s">
         <v>116</v>
       </c>
       <c r="B905" t="s">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="C905">
         <v>1</v>
       </c>
     </row>
     <row r="906" spans="1:3">
       <c r="A906" t="s">
         <v>116</v>
       </c>
       <c r="B906" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="C906">
-        <v>1</v>
+        <v>15</v>
       </c>
     </row>
     <row r="907" spans="1:3">
       <c r="A907" t="s">
         <v>116</v>
       </c>
       <c r="B907" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="C907">
-        <v>15</v>
+        <v>24</v>
       </c>
     </row>
     <row r="908" spans="1:3">
       <c r="A908" t="s">
         <v>116</v>
       </c>
       <c r="B908" t="s">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="C908">
-        <v>24</v>
+        <v>1</v>
       </c>
     </row>
     <row r="909" spans="1:3">
       <c r="A909" t="s">
         <v>116</v>
       </c>
       <c r="B909" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C909">
         <v>1</v>
       </c>
     </row>
     <row r="910" spans="1:3">
       <c r="A910" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B910" t="s">
         <v>8</v>
       </c>
       <c r="C910">
         <v>1</v>
       </c>
     </row>
     <row r="911" spans="1:3">
       <c r="A911" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B911" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C911">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="912" spans="1:3">
       <c r="A912" t="s">
         <v>117</v>
       </c>
       <c r="B912" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C912">
         <v>1</v>
       </c>
     </row>
     <row r="913" spans="1:3">
       <c r="A913" t="s">
         <v>117</v>
       </c>
       <c r="B913" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C913">
         <v>1</v>
       </c>
     </row>
     <row r="914" spans="1:3">
       <c r="A914" t="s">
         <v>117</v>
       </c>
       <c r="B914" t="s">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="C914">
         <v>1</v>
       </c>
     </row>
     <row r="915" spans="1:3">
       <c r="A915" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B915" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C915">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="916" spans="1:3">
       <c r="A916" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B916" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C916">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="917" spans="1:3">
       <c r="A917" t="s">
         <v>118</v>
       </c>
       <c r="B917" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="C917">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="918" spans="1:3">
       <c r="A918" t="s">
         <v>118</v>
       </c>
       <c r="B918" t="s">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="C918">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="919" spans="1:3">
       <c r="A919" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B919" t="s">
+        <v>7</v>
+      </c>
+      <c r="C919">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="920" spans="1:3">
       <c r="A920" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B920" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="C920">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="921" spans="1:3">
       <c r="A921" t="s">
         <v>119</v>
       </c>
       <c r="B921" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C921">
         <v>1</v>
       </c>
     </row>
     <row r="922" spans="1:3">
       <c r="A922" t="s">
         <v>119</v>
       </c>
       <c r="B922" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C922">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="923" spans="1:3">
       <c r="A923" t="s">
         <v>119</v>
       </c>
       <c r="B923" t="s">
         <v>5</v>
       </c>
       <c r="C923">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="924" spans="1:3">
       <c r="A924" t="s">
         <v>119</v>
       </c>
       <c r="B924" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="C924">
         <v>1</v>
       </c>
     </row>
     <row r="925" spans="1:3">
       <c r="A925" t="s">
         <v>119</v>
       </c>
       <c r="B925" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="C925">
         <v>1</v>
       </c>
     </row>
     <row r="926" spans="1:3">
       <c r="A926" t="s">
         <v>119</v>
       </c>
       <c r="B926" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="C926">
         <v>1</v>
       </c>
     </row>
     <row r="927" spans="1:3">
       <c r="A927" t="s">
         <v>119</v>
       </c>
       <c r="B927" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="C927">
         <v>1</v>
       </c>
     </row>
     <row r="928" spans="1:3">
       <c r="A928" t="s">
         <v>119</v>
       </c>
       <c r="B928" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="C928">
         <v>1</v>
       </c>
     </row>
     <row r="929" spans="1:3">
       <c r="A929" t="s">
         <v>119</v>
       </c>
       <c r="B929" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="C929">
         <v>1</v>
       </c>
     </row>
     <row r="930" spans="1:3">
       <c r="A930" t="s">
         <v>119</v>
       </c>
       <c r="B930" t="s">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="C930">
         <v>1</v>
       </c>
     </row>
     <row r="931" spans="1:3">
       <c r="A931" t="s">
         <v>119</v>
       </c>
       <c r="B931" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C931">
         <v>1</v>
       </c>
     </row>
     <row r="932" spans="1:3">
       <c r="A932" t="s">
         <v>119</v>
       </c>
       <c r="B932" t="s">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="C932">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="933" spans="1:3">
       <c r="A933" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B933" t="s">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="C933">
         <v>1</v>
       </c>
     </row>
     <row r="934" spans="1:3">
       <c r="A934" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B934" t="s">
         <v>1</v>
       </c>
       <c r="C934">
         <v>1</v>
       </c>
     </row>
     <row r="935" spans="1:3">
       <c r="A935" t="s">
         <v>120</v>
       </c>
       <c r="B935" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="C935">
         <v>1</v>
       </c>
     </row>
     <row r="936" spans="1:3">
       <c r="A936" t="s">
         <v>120</v>
       </c>
       <c r="B936" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="C936">
         <v>1</v>
       </c>
     </row>
     <row r="937" spans="1:3">
       <c r="A937" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B937" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C937">
         <v>1</v>
       </c>
     </row>
     <row r="938" spans="1:3">
       <c r="A938" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B938" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C938">
         <v>1</v>
       </c>
     </row>
     <row r="939" spans="1:3">
       <c r="A939" t="s">
         <v>121</v>
       </c>
       <c r="B939" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="C939">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="940" spans="1:3">
       <c r="A940" t="s">
         <v>121</v>
       </c>
       <c r="B940" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="C940">
         <v>1</v>
       </c>
     </row>
     <row r="941" spans="1:3">
       <c r="A941" t="s">
         <v>121</v>
       </c>
       <c r="B941" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C941">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="942" spans="1:3">
       <c r="A942" t="s">
         <v>121</v>
       </c>
       <c r="B942" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C942">
         <v>1</v>
       </c>
     </row>
     <row r="943" spans="1:3">
       <c r="A943" t="s">
         <v>121</v>
       </c>
       <c r="B943" t="s">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="C943">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="944" spans="1:3">
       <c r="A944" t="s">
         <v>121</v>
       </c>
       <c r="B944" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="C944">
         <v>1</v>
       </c>
     </row>
     <row r="945" spans="1:3">
       <c r="A945" t="s">
         <v>121</v>
       </c>
       <c r="B945" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C945">
         <v>1</v>
       </c>
     </row>
     <row r="946" spans="1:3">
       <c r="A946" t="s">
         <v>121</v>
       </c>
       <c r="B946" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="C946">
         <v>1</v>
       </c>
     </row>
     <row r="947" spans="1:3">
       <c r="A947" t="s">
         <v>121</v>
       </c>
       <c r="B947" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="C947">
         <v>1</v>
       </c>
     </row>
     <row r="948" spans="1:3">
       <c r="A948" t="s">
         <v>121</v>
       </c>
       <c r="B948" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C948">
         <v>1</v>
       </c>
     </row>
     <row r="949" spans="1:3">
       <c r="A949" t="s">
         <v>121</v>
       </c>
       <c r="B949" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="C949">
         <v>1</v>
       </c>
     </row>
     <row r="950" spans="1:3">
       <c r="A950" t="s">
         <v>121</v>
       </c>
       <c r="B950" t="s">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="C950">
         <v>1</v>
       </c>
     </row>
     <row r="951" spans="1:3">
       <c r="A951" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B951" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C951">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="952" spans="1:3">
       <c r="A952" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B952" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C952">
         <v>1</v>
       </c>
     </row>
     <row r="953" spans="1:3">
       <c r="A953" t="s">
         <v>122</v>
       </c>
       <c r="B953" t="s">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="C953">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="954" spans="1:3">
       <c r="A954" t="s">
         <v>122</v>
       </c>
       <c r="B954" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C954">
         <v>3</v>
       </c>
     </row>
     <row r="955" spans="1:3">
       <c r="A955" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B955" t="s">
         <v>20</v>
       </c>
       <c r="C955">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="956" spans="1:3">
       <c r="A956" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B956" t="s">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="C956">
         <v>1</v>
       </c>
     </row>
     <row r="957" spans="1:3">
       <c r="A957" t="s">
         <v>123</v>
       </c>
       <c r="B957" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C957">
         <v>1</v>
       </c>
     </row>
     <row r="958" spans="1:3">
       <c r="A958" t="s">
         <v>123</v>
       </c>
       <c r="B958" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C958">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="959" spans="1:3">
       <c r="A959" t="s">
         <v>123</v>
       </c>
       <c r="B959" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="C959">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="960" spans="1:3">
       <c r="A960" t="s">
         <v>123</v>
       </c>
       <c r="B960" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="C960">
         <v>1</v>
       </c>
     </row>
     <row r="961" spans="1:3">
       <c r="A961" t="s">
         <v>123</v>
       </c>
       <c r="B961" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="C961">
         <v>1</v>
       </c>
     </row>
     <row r="962" spans="1:3">
       <c r="A962" t="s">
         <v>123</v>
       </c>
       <c r="B962" t="s">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="C962">
         <v>1</v>
       </c>
     </row>
     <row r="963" spans="1:3">
       <c r="A963" t="s">
         <v>123</v>
       </c>
       <c r="B963" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="C963">
         <v>1</v>
       </c>
     </row>
     <row r="964" spans="1:3">
       <c r="A964" t="s">
         <v>123</v>
       </c>
       <c r="B964" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C964">
         <v>1</v>
       </c>
     </row>
     <row r="965" spans="1:3">
       <c r="A965" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B965" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="C965">
         <v>1</v>
       </c>
     </row>
     <row r="966" spans="1:3">
       <c r="A966" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B966" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C966">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="967" spans="1:3">
       <c r="A967" t="s">
         <v>124</v>
       </c>
       <c r="B967" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="C967">
         <v>1</v>
       </c>
     </row>
     <row r="968" spans="1:3">
       <c r="A968" t="s">
         <v>124</v>
       </c>
       <c r="B968" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="C968">
         <v>1</v>
       </c>
     </row>
     <row r="969" spans="1:3">
       <c r="A969" t="s">
         <v>124</v>
       </c>
       <c r="B969" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="C969">
         <v>1</v>
       </c>
     </row>
     <row r="970" spans="1:3">
       <c r="A970" t="s">
         <v>124</v>
       </c>
       <c r="B970" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C970">
         <v>1</v>
       </c>
     </row>
     <row r="971" spans="1:3">
       <c r="A971" t="s">
         <v>124</v>
       </c>
       <c r="B971" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C971">
         <v>1</v>
       </c>
     </row>
     <row r="972" spans="1:3">
       <c r="A972" t="s">
         <v>124</v>
       </c>
       <c r="B972" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="C972">
-        <v>1</v>
+        <v>16</v>
       </c>
     </row>
     <row r="973" spans="1:3">
       <c r="A973" t="s">
         <v>124</v>
       </c>
       <c r="B973" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="C973">
-        <v>16</v>
+        <v>1</v>
       </c>
     </row>
     <row r="974" spans="1:3">
       <c r="A974" t="s">
         <v>124</v>
       </c>
       <c r="B974" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="C974">
         <v>1</v>
       </c>
     </row>
     <row r="975" spans="1:3">
       <c r="A975" t="s">
         <v>124</v>
       </c>
       <c r="B975" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="C975">
         <v>1</v>
       </c>
     </row>
     <row r="976" spans="1:3">
       <c r="A976" t="s">
         <v>124</v>
       </c>
       <c r="B976" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C976">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="977" spans="1:3">
       <c r="A977" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B977" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="C977">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="978" spans="1:3">
       <c r="A978" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B978" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="C978">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="979" spans="1:3">
       <c r="A979" t="s">
         <v>125</v>
       </c>
       <c r="B979" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C979">
         <v>1</v>
       </c>
     </row>
     <row r="980" spans="1:3">
       <c r="A980" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B980" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C980">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="981" spans="1:3">
       <c r="A981" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B981" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="C981">
         <v>1</v>
       </c>
     </row>
     <row r="982" spans="1:3">
       <c r="A982" t="s">
         <v>126</v>
       </c>
       <c r="B982" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C982">
         <v>1</v>
       </c>
     </row>
     <row r="983" spans="1:3">
       <c r="A983" t="s">
         <v>126</v>
       </c>
       <c r="B983" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C983">
         <v>1</v>
       </c>
     </row>
     <row r="984" spans="1:3">
       <c r="A984" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B984" t="s">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="C984">
         <v>1</v>
       </c>
     </row>
     <row r="985" spans="1:3">
       <c r="A985" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B985" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C985">
         <v>1</v>
       </c>
     </row>
     <row r="986" spans="1:3">
       <c r="A986" t="s">
         <v>127</v>
       </c>
       <c r="B986" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C986">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="987" spans="1:3">
       <c r="A987" t="s">
         <v>127</v>
       </c>
       <c r="B987" t="s">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="C987">
         <v>1</v>
       </c>
     </row>
     <row r="988" spans="1:3">
       <c r="A988" t="s">
         <v>127</v>
       </c>
       <c r="B988" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="C988">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="989" spans="1:3">
       <c r="A989" t="s">
         <v>127</v>
       </c>
       <c r="B989" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="C989">
         <v>1</v>
       </c>
     </row>
     <row r="990" spans="1:3">
       <c r="A990" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B990" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="C990">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="991" spans="1:3">
       <c r="A991" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B991" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="C991">
         <v>1</v>
       </c>
     </row>
     <row r="992" spans="1:3">
       <c r="A992" t="s">
         <v>128</v>
       </c>
       <c r="B992" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C992">
         <v>1</v>
       </c>
     </row>
     <row r="993" spans="1:3">
       <c r="A993" t="s">
         <v>128</v>
       </c>
       <c r="B993" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="C993">
         <v>1</v>
       </c>
     </row>
     <row r="994" spans="1:3">
       <c r="A994" t="s">
         <v>128</v>
       </c>
       <c r="B994" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="C994">
         <v>1</v>
       </c>
     </row>
     <row r="995" spans="1:3">
       <c r="A995" t="s">
         <v>128</v>
       </c>
       <c r="B995" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C995">
         <v>1</v>
       </c>
     </row>
     <row r="996" spans="1:3">
       <c r="A996" t="s">
         <v>128</v>
       </c>
       <c r="B996" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="C996">
         <v>1</v>
       </c>
     </row>
     <row r="997" spans="1:3">
       <c r="A997" t="s">
         <v>128</v>
       </c>
       <c r="B997" t="s">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="C997">
         <v>1</v>
       </c>
     </row>
     <row r="998" spans="1:3">
       <c r="A998" t="s">
         <v>128</v>
       </c>
       <c r="B998" t="s">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="C998">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="999" spans="1:3">
       <c r="A999" t="s">
         <v>128</v>
       </c>
       <c r="B999" t="s">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="C999">
         <v>1</v>
       </c>
     </row>
     <row r="1000" spans="1:3">
       <c r="A1000" t="s">
         <v>128</v>
       </c>
       <c r="B1000" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="C1000">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1001" spans="1:3">
       <c r="A1001" t="s">
         <v>128</v>
       </c>
       <c r="B1001" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="C1001">
         <v>1</v>
       </c>
     </row>
     <row r="1002" spans="1:3">
       <c r="A1002" t="s">
         <v>128</v>
       </c>
       <c r="B1002" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C1002">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1003" spans="1:3">
       <c r="A1003" t="s">
         <v>128</v>
       </c>
       <c r="B1003" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C1003">
-        <v>1</v>
-[...20 lines deleted...]
-      <c r="C1005">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>