--- v0 (2026-05-31)
+++ v1 (2026-07-21)
@@ -41,62 +41,62 @@
   <si>
     <t>MEJA &amp; KURSI</t>
   </si>
   <si>
     <t>SMP Negeri 44 Pekanbaru</t>
   </si>
   <si>
     <t>RUMAH PENJAGA</t>
   </si>
   <si>
     <t>RUANG PUSTAKA</t>
   </si>
   <si>
     <t>SMP Negeri 43 Pekanbaru</t>
   </si>
   <si>
     <t>LAPANGAN</t>
   </si>
   <si>
     <t>PAVING</t>
   </si>
   <si>
     <t>SMP NEGERI 4 PEKANBARU</t>
   </si>
   <si>
+    <t>GUDANG / GUDANG OLAHRAGA</t>
+  </si>
+  <si>
+    <t>RUANG KELAS</t>
+  </si>
+  <si>
+    <t>TOILET</t>
+  </si>
+  <si>
     <t>PAGAR</t>
   </si>
   <si>
-    <t>GUDANG / GUDANG OLAHRAGA</t>
-[...7 lines deleted...]
-  <si>
     <t>SMP NEGERI 39 PEKANBARU</t>
   </si>
   <si>
     <t>SMP NEGERI 37 PEKANBARU</t>
   </si>
   <si>
     <t>SMP NEGERI 34 Pekanbaru</t>
   </si>
   <si>
     <t>MUSHALA</t>
   </si>
   <si>
     <t>RUANG UKS</t>
   </si>
   <si>
     <t>SMP NEGERI 23 PEKANBARU</t>
   </si>
   <si>
     <t>SMP NEGERI 19 Pekanbaru</t>
   </si>
   <si>
     <t>SMP NEGERI 1 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 96 PEKANBARU</t>
@@ -104,54 +104,54 @@
   <si>
     <t>SD NEGERI 92 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 91 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 9 PEKANBARU</t>
   </si>
   <si>
     <t>PAPAN TULIS</t>
   </si>
   <si>
     <t>KANTIN</t>
   </si>
   <si>
     <t>LEMARI</t>
   </si>
   <si>
     <t>SD NEGERI 87 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 83 PEKANBARU</t>
   </si>
   <si>
+    <t>MAJELIS GURU</t>
+  </si>
+  <si>
     <t>AULA</t>
-  </si>
-[...1 lines deleted...]
-    <t>MAJELIS GURU</t>
   </si>
   <si>
     <t>SD NEGERI 82 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 81 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 76 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 74 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 73 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 71 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 69 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 67 PEKANBARU</t>
   </si>
@@ -759,403 +759,403 @@
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>3</v>
       </c>
       <c r="C4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>4</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="C6">
-        <v>70</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="C8">
-        <v>1</v>
+        <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="C12">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>3</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="C15">
-        <v>300</v>
+        <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="C16">
-        <v>300</v>
+        <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C17">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C18">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="C19">
-        <v>7</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="C20">
-        <v>7</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C21">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C22">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>15</v>
       </c>
       <c r="B23" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C23">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>15</v>
       </c>
       <c r="B24" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C24">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>15</v>
       </c>
       <c r="B25" t="s">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="C25">
-        <v>6</v>
+        <v>320</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>15</v>
       </c>
       <c r="B26" t="s">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="C26">
-        <v>320</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>15</v>
       </c>
       <c r="B27" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="C27">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>18</v>
       </c>
       <c r="B28" t="s">
         <v>3</v>
       </c>
       <c r="C28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>19</v>
       </c>
       <c r="B29" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>20</v>
       </c>
       <c r="B30" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>20</v>
       </c>
       <c r="B31" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="C31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>21</v>
       </c>
       <c r="B32" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>21</v>
       </c>
       <c r="B33" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>22</v>
       </c>
       <c r="B34" t="s">
         <v>3</v>
       </c>
       <c r="C34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>22</v>
       </c>
       <c r="B35" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>22</v>
       </c>
       <c r="B36" t="s">
         <v>7</v>
       </c>
       <c r="C36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>22</v>
       </c>
       <c r="B37" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="C37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>23</v>
       </c>
       <c r="B38" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C38">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>24</v>
       </c>
       <c r="B39" t="s">
         <v>25</v>
       </c>
       <c r="C39">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>24</v>
       </c>
       <c r="B40" t="s">
         <v>17</v>
       </c>
       <c r="C40">
         <v>1</v>
@@ -1166,3010 +1166,3010 @@
         <v>24</v>
       </c>
       <c r="B41" t="s">
         <v>26</v>
       </c>
       <c r="C41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>24</v>
       </c>
       <c r="B42" t="s">
         <v>27</v>
       </c>
       <c r="C42">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>28</v>
       </c>
       <c r="B43" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C43">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>28</v>
       </c>
       <c r="B44" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C44">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>29</v>
       </c>
       <c r="B45" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="C45">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>29</v>
       </c>
       <c r="B46" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C46">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>29</v>
       </c>
       <c r="B47" t="s">
-        <v>31</v>
+        <v>4</v>
       </c>
       <c r="C47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
         <v>29</v>
       </c>
       <c r="B48" t="s">
-        <v>4</v>
+        <v>31</v>
       </c>
       <c r="C48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>32</v>
       </c>
       <c r="B49" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
         <v>32</v>
       </c>
       <c r="B50" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C50">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>32</v>
       </c>
       <c r="B51" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="C51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>32</v>
       </c>
       <c r="B52" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C52">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
         <v>33</v>
       </c>
       <c r="B53" t="s">
         <v>1</v>
       </c>
       <c r="C53">
         <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
         <v>34</v>
       </c>
       <c r="B54" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C54">
         <v>6</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
         <v>35</v>
       </c>
       <c r="B55" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C55">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
         <v>35</v>
       </c>
       <c r="B56" t="s">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="C56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
         <v>35</v>
       </c>
       <c r="B57" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C57">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
         <v>35</v>
       </c>
       <c r="B58" t="s">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="C58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
         <v>35</v>
       </c>
       <c r="B59" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="C59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
         <v>36</v>
       </c>
       <c r="B60" t="s">
         <v>27</v>
       </c>
       <c r="C60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
         <v>36</v>
       </c>
       <c r="B61" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="C61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
         <v>36</v>
       </c>
       <c r="B62" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="C62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
         <v>36</v>
       </c>
       <c r="B63" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="C63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
         <v>36</v>
       </c>
       <c r="B64" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="C64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
         <v>37</v>
       </c>
       <c r="B65" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
         <v>37</v>
       </c>
       <c r="B66" t="s">
         <v>7</v>
       </c>
       <c r="C66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
         <v>37</v>
       </c>
       <c r="B67" t="s">
         <v>7</v>
       </c>
       <c r="C67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
         <v>37</v>
       </c>
       <c r="B68" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C68">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
         <v>37</v>
       </c>
       <c r="B69" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C69">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
         <v>37</v>
       </c>
       <c r="B70" t="s">
         <v>3</v>
       </c>
       <c r="C70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
         <v>38</v>
       </c>
       <c r="B71" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="C71">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
         <v>38</v>
       </c>
       <c r="B72" t="s">
         <v>11</v>
       </c>
       <c r="C72">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
         <v>38</v>
       </c>
       <c r="B73" t="s">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="C73">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
         <v>38</v>
       </c>
       <c r="B74" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
         <v>39</v>
       </c>
       <c r="B75" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C75">
         <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>40</v>
       </c>
       <c r="B76" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="C76">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>40</v>
       </c>
       <c r="B77" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C77">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>40</v>
       </c>
       <c r="B78" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C78">
-        <v>8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>40</v>
       </c>
       <c r="B79" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C79">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
         <v>41</v>
       </c>
       <c r="B80" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C80">
-        <v>64</v>
+        <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
         <v>41</v>
       </c>
       <c r="B81" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C81">
-        <v>1</v>
+        <v>64</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
         <v>42</v>
       </c>
       <c r="B82" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C82">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
         <v>42</v>
       </c>
       <c r="B83" t="s">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="C83">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
         <v>42</v>
       </c>
       <c r="B84" t="s">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="C84">
-        <v>20</v>
+        <v>2</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
         <v>43</v>
       </c>
       <c r="B85" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="C85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
         <v>43</v>
       </c>
       <c r="B86" t="s">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="C86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
         <v>43</v>
       </c>
       <c r="B87" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
         <v>43</v>
       </c>
       <c r="B88" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="C88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
         <v>43</v>
       </c>
       <c r="B89" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="C89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
         <v>43</v>
       </c>
       <c r="B90" t="s">
-        <v>31</v>
+        <v>4</v>
       </c>
       <c r="C90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
         <v>43</v>
       </c>
       <c r="B91" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
         <v>45</v>
       </c>
       <c r="B92" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C92">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
         <v>45</v>
       </c>
       <c r="B93" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="C93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
         <v>45</v>
       </c>
       <c r="B94" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="C94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
         <v>45</v>
       </c>
       <c r="B95" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C95">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
         <v>46</v>
       </c>
       <c r="B96" t="s">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="C96">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
         <v>46</v>
       </c>
       <c r="B97" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="C97">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
         <v>46</v>
       </c>
       <c r="B98" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="C98">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
         <v>46</v>
       </c>
       <c r="B99" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="C99">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
         <v>47</v>
       </c>
       <c r="B100" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C100">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
         <v>47</v>
       </c>
       <c r="B101" t="s">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="C101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
         <v>47</v>
       </c>
       <c r="B102" t="s">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="C102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
         <v>47</v>
       </c>
       <c r="B103" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C103">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
         <v>47</v>
       </c>
       <c r="B104" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
         <v>48</v>
       </c>
       <c r="B105" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
         <v>49</v>
       </c>
       <c r="B106" t="s">
         <v>7</v>
       </c>
       <c r="C106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
         <v>49</v>
       </c>
       <c r="B107" t="s">
         <v>3</v>
       </c>
       <c r="C107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
         <v>50</v>
       </c>
       <c r="B108" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
         <v>51</v>
       </c>
       <c r="B109" t="s">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="C109">
-        <v>50</v>
+        <v>8</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
         <v>51</v>
       </c>
       <c r="B110" t="s">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="C110">
-        <v>8</v>
+        <v>50</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
         <v>52</v>
       </c>
       <c r="B111" t="s">
         <v>17</v>
       </c>
       <c r="C111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
         <v>52</v>
       </c>
       <c r="B112" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C112">
         <v>3</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
         <v>52</v>
       </c>
       <c r="B113" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
         <v>52</v>
       </c>
       <c r="B114" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
         <v>53</v>
       </c>
       <c r="B115" t="s">
-        <v>3</v>
+        <v>54</v>
       </c>
       <c r="C115">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
         <v>53</v>
       </c>
       <c r="B116" t="s">
-        <v>1</v>
+        <v>54</v>
       </c>
       <c r="C116">
-        <v>200</v>
+        <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
         <v>53</v>
       </c>
       <c r="B117" t="s">
-        <v>54</v>
+        <v>7</v>
       </c>
       <c r="C117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
         <v>53</v>
       </c>
       <c r="B118" t="s">
-        <v>54</v>
+        <v>7</v>
       </c>
       <c r="C118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
         <v>53</v>
       </c>
       <c r="B119" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
         <v>53</v>
       </c>
       <c r="B120" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="C120">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
         <v>53</v>
       </c>
       <c r="B121" t="s">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="C121">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
         <v>53</v>
       </c>
       <c r="B122" t="s">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="C122">
-        <v>10</v>
+        <v>2</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
         <v>53</v>
       </c>
       <c r="B123" t="s">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="C123">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
         <v>53</v>
       </c>
       <c r="B124" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C124">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
         <v>53</v>
       </c>
       <c r="B125" t="s">
-        <v>4</v>
+        <v>54</v>
       </c>
       <c r="C125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
         <v>53</v>
       </c>
       <c r="B126" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C126">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
         <v>53</v>
       </c>
       <c r="B127" t="s">
-        <v>54</v>
+        <v>1</v>
       </c>
       <c r="C127">
-        <v>1</v>
+        <v>200</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" t="s">
         <v>55</v>
       </c>
       <c r="B128" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="C128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" t="s">
         <v>55</v>
       </c>
       <c r="B129" t="s">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="C129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" t="s">
         <v>56</v>
       </c>
       <c r="B130" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C130">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" t="s">
         <v>56</v>
       </c>
       <c r="B131" t="s">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="C131">
-        <v>12</v>
+        <v>80</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" t="s">
         <v>56</v>
       </c>
       <c r="B132" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C132">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" t="s">
         <v>56</v>
       </c>
       <c r="B133" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C133">
-        <v>80</v>
+        <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" t="s">
         <v>56</v>
       </c>
       <c r="B134" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="C134">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" t="s">
         <v>57</v>
       </c>
       <c r="B135" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="C135">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" t="s">
         <v>57</v>
       </c>
       <c r="B136" t="s">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="C136">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" t="s">
         <v>58</v>
       </c>
       <c r="B137" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
         <v>59</v>
       </c>
       <c r="B138" t="s">
         <v>3</v>
       </c>
       <c r="C138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
         <v>59</v>
       </c>
       <c r="B139" t="s">
-        <v>3</v>
+        <v>31</v>
       </c>
       <c r="C139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
         <v>59</v>
       </c>
       <c r="B140" t="s">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="C140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
         <v>59</v>
       </c>
       <c r="B141" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C141">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
         <v>59</v>
       </c>
       <c r="B142" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C142">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
         <v>59</v>
       </c>
       <c r="B143" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C143">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
         <v>59</v>
       </c>
       <c r="B144" t="s">
         <v>7</v>
       </c>
       <c r="C144">
         <v>10</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" t="s">
         <v>59</v>
       </c>
       <c r="B145" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="C145">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
         <v>59</v>
       </c>
       <c r="B146" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="C146">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" t="s">
         <v>59</v>
       </c>
       <c r="B147" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="C147">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" t="s">
         <v>59</v>
       </c>
       <c r="B148" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="C148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" t="s">
         <v>60</v>
       </c>
       <c r="B149" t="s">
         <v>1</v>
       </c>
       <c r="C149">
         <v>20</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" t="s">
         <v>60</v>
       </c>
       <c r="B150" t="s">
         <v>26</v>
       </c>
       <c r="C150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" t="s">
         <v>60</v>
       </c>
       <c r="B151" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" t="s">
         <v>61</v>
       </c>
       <c r="B152" t="s">
         <v>7</v>
       </c>
       <c r="C152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" t="s">
         <v>62</v>
       </c>
       <c r="B153" t="s">
         <v>3</v>
       </c>
       <c r="C153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" t="s">
         <v>63</v>
       </c>
       <c r="B154" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" t="s">
         <v>64</v>
       </c>
       <c r="B155" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" t="s">
         <v>64</v>
       </c>
       <c r="B156" t="s">
         <v>4</v>
       </c>
       <c r="C156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" t="s">
         <v>64</v>
       </c>
       <c r="B157" t="s">
         <v>7</v>
       </c>
       <c r="C157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" t="s">
         <v>65</v>
       </c>
       <c r="B158" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="C158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" t="s">
         <v>65</v>
       </c>
       <c r="B159" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" t="s">
         <v>65</v>
       </c>
       <c r="B160" t="s">
-        <v>66</v>
+        <v>4</v>
       </c>
       <c r="C160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" t="s">
         <v>65</v>
       </c>
       <c r="B161" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" t="s">
         <v>65</v>
       </c>
       <c r="B162" t="s">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="C162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" t="s">
         <v>65</v>
       </c>
       <c r="B163" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
         <v>67</v>
       </c>
       <c r="B164" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="C164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
         <v>67</v>
       </c>
       <c r="B165" t="s">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="C165">
-        <v>228</v>
+        <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
         <v>67</v>
       </c>
       <c r="B166" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="C166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
         <v>67</v>
       </c>
       <c r="B167" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="C167">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
         <v>67</v>
       </c>
       <c r="B168" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="C168">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
         <v>67</v>
       </c>
       <c r="B169" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="C169">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" t="s">
         <v>67</v>
       </c>
       <c r="B170" t="s">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="C170">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" t="s">
         <v>67</v>
       </c>
       <c r="B171" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="C171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" t="s">
         <v>67</v>
       </c>
       <c r="B172" t="s">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="C172">
-        <v>1</v>
+        <v>228</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" t="s">
         <v>68</v>
       </c>
       <c r="B173" t="s">
         <v>3</v>
       </c>
       <c r="C173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" t="s">
         <v>68</v>
       </c>
       <c r="B174" t="s">
         <v>3</v>
       </c>
       <c r="C174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" t="s">
         <v>69</v>
       </c>
       <c r="B175" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C175">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" t="s">
         <v>69</v>
       </c>
       <c r="B176" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="C176">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" t="s">
         <v>70</v>
       </c>
       <c r="B177" t="s">
         <v>4</v>
       </c>
       <c r="C177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" t="s">
         <v>70</v>
       </c>
       <c r="B178" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C178">
         <v>6</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" t="s">
         <v>70</v>
       </c>
       <c r="B179" t="s">
         <v>17</v>
       </c>
       <c r="C179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" t="s">
         <v>71</v>
       </c>
       <c r="B180" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C180">
         <v>6</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" t="s">
         <v>71</v>
       </c>
       <c r="B181" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="C181">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" t="s">
         <v>71</v>
       </c>
       <c r="B182" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="C182">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" t="s">
         <v>71</v>
       </c>
       <c r="B183" t="s">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="C183">
-        <v>12</v>
+        <v>30</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" t="s">
         <v>71</v>
       </c>
       <c r="B184" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C184">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" t="s">
         <v>71</v>
       </c>
       <c r="B185" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C185">
-        <v>30</v>
+        <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" t="s">
         <v>72</v>
       </c>
       <c r="B186" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="C186">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" t="s">
         <v>72</v>
       </c>
       <c r="B187" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" t="s">
         <v>72</v>
       </c>
       <c r="B188" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="C188">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" t="s">
         <v>72</v>
       </c>
       <c r="B189" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C189">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" t="s">
         <v>72</v>
       </c>
       <c r="B190" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="C190">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" t="s">
         <v>72</v>
       </c>
       <c r="B191" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="C191">
         <v>5</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" t="s">
         <v>72</v>
       </c>
       <c r="B192" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C192">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" t="s">
         <v>72</v>
       </c>
       <c r="B193" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C193">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" t="s">
         <v>72</v>
       </c>
       <c r="B194" t="s">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="C194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" t="s">
         <v>73</v>
       </c>
       <c r="B195" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" t="s">
         <v>73</v>
       </c>
       <c r="B196" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" t="s">
         <v>73</v>
       </c>
       <c r="B197" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" t="s">
         <v>73</v>
       </c>
       <c r="B198" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="C198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" t="s">
         <v>73</v>
       </c>
       <c r="B199" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" t="s">
         <v>73</v>
       </c>
       <c r="B200" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" t="s">
         <v>74</v>
       </c>
       <c r="B201" t="s">
         <v>7</v>
       </c>
       <c r="C201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" t="s">
         <v>74</v>
       </c>
       <c r="B202" t="s">
         <v>3</v>
       </c>
       <c r="C202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" t="s">
         <v>74</v>
       </c>
       <c r="B203" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" t="s">
         <v>74</v>
       </c>
       <c r="B204" t="s">
         <v>3</v>
       </c>
       <c r="C204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" t="s">
         <v>74</v>
       </c>
       <c r="B205" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" t="s">
         <v>74</v>
       </c>
       <c r="B206" t="s">
         <v>7</v>
       </c>
       <c r="C206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" t="s">
         <v>75</v>
       </c>
       <c r="B207" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="C207">
         <v>4</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" t="s">
         <v>75</v>
       </c>
       <c r="B208" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C208">
         <v>4</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" t="s">
         <v>76</v>
       </c>
       <c r="B209" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="C209">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" t="s">
         <v>76</v>
       </c>
       <c r="B210" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C210">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" t="s">
         <v>76</v>
       </c>
       <c r="B211" t="s">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="C211">
-        <v>4</v>
+        <v>50</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" t="s">
         <v>76</v>
       </c>
       <c r="B212" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="C212">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" t="s">
         <v>77</v>
       </c>
       <c r="B213" t="s">
         <v>25</v>
       </c>
       <c r="C213">
         <v>6</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" t="s">
         <v>77</v>
       </c>
       <c r="B214" t="s">
         <v>3</v>
       </c>
       <c r="C214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" t="s">
         <v>77</v>
       </c>
       <c r="B215" t="s">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="C215">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" t="s">
         <v>77</v>
       </c>
       <c r="B216" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" t="s">
         <v>77</v>
       </c>
       <c r="B217" t="s">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="C217">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" t="s">
         <v>77</v>
       </c>
       <c r="B218" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="C218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" t="s">
         <v>78</v>
       </c>
       <c r="B219" t="s">
         <v>16</v>
       </c>
       <c r="C219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" t="s">
         <v>79</v>
       </c>
       <c r="B220" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C220">
         <v>5</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" t="s">
         <v>80</v>
       </c>
       <c r="B221" t="s">
         <v>3</v>
       </c>
       <c r="C221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" t="s">
         <v>81</v>
       </c>
       <c r="B222" t="s">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="C222">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" t="s">
         <v>81</v>
       </c>
       <c r="B223" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="C223">
-        <v>1</v>
+        <v>100</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" t="s">
         <v>81</v>
       </c>
       <c r="B224" t="s">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="C224">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" t="s">
         <v>81</v>
       </c>
       <c r="B225" t="s">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="C225">
-        <v>4</v>
+        <v>100</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" t="s">
         <v>81</v>
       </c>
       <c r="B226" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="C226">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" t="s">
         <v>81</v>
       </c>
       <c r="B227" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="C227">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" t="s">
         <v>81</v>
       </c>
       <c r="B228" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="C228">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" t="s">
         <v>81</v>
       </c>
       <c r="B229" t="s">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="C229">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" t="s">
         <v>81</v>
       </c>
       <c r="B230" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="C230">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" t="s">
         <v>81</v>
       </c>
       <c r="B231" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C231">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" t="s">
         <v>81</v>
       </c>
       <c r="B232" t="s">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="C232">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" t="s">
         <v>81</v>
       </c>
       <c r="B233" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="C233">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" t="s">
         <v>81</v>
       </c>
       <c r="B234" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="C234">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" t="s">
         <v>81</v>
       </c>
       <c r="B235" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="C235">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" t="s">
         <v>81</v>
       </c>
       <c r="B236" t="s">
         <v>27</v>
       </c>
       <c r="C236">
         <v>12</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" t="s">
         <v>81</v>
       </c>
       <c r="B237" t="s">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="C237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" t="s">
         <v>81</v>
       </c>
       <c r="B238" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="C238">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" t="s">
         <v>81</v>
       </c>
       <c r="B239" t="s">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="C239">
-        <v>6</v>
+        <v>100</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" t="s">
         <v>81</v>
       </c>
       <c r="B240" t="s">
         <v>82</v>
       </c>
       <c r="C240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" t="s">
         <v>81</v>
       </c>
       <c r="B241" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="C241">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" t="s">
         <v>81</v>
       </c>
       <c r="B242" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="C242">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" t="s">
         <v>81</v>
       </c>
       <c r="B243" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
       <c r="C243">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" t="s">
         <v>81</v>
       </c>
       <c r="B244" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C244">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
         <v>83</v>
       </c>
       <c r="B245" t="s">
-        <v>31</v>
+        <v>4</v>
       </c>
       <c r="C245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
         <v>83</v>
       </c>
       <c r="B246" t="s">
-        <v>4</v>
+        <v>44</v>
       </c>
       <c r="C246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
         <v>83</v>
       </c>
       <c r="B247" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="C247">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
         <v>83</v>
       </c>
       <c r="B248" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C248">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" t="s">
         <v>84</v>
       </c>
       <c r="B249" t="s">
         <v>1</v>
       </c>
       <c r="C249">
         <v>40</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" t="s">
         <v>84</v>
       </c>
       <c r="B250" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" t="s">
         <v>84</v>
       </c>
       <c r="B251" t="s">
         <v>27</v>
       </c>
       <c r="C251">
         <v>2</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" t="s">
         <v>85</v>
       </c>
       <c r="B252" t="s">
         <v>3</v>
       </c>
       <c r="C252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" t="s">
         <v>86</v>
       </c>
       <c r="B253" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" t="s">
         <v>87</v>
       </c>
       <c r="B254" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="C254">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" t="s">
         <v>87</v>
       </c>
       <c r="B255" t="s">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="C255">
-        <v>1</v>
+        <v>42</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" t="s">
         <v>87</v>
       </c>
       <c r="B256" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="C256">
-        <v>2</v>
+        <v>7</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" t="s">
         <v>87</v>
       </c>
       <c r="B257" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C257">
-        <v>7</v>
+        <v>15</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" t="s">
         <v>87</v>
       </c>
       <c r="B258" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="C258">
-        <v>42</v>
+        <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" t="s">
         <v>87</v>
       </c>
       <c r="B259" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C259">
-        <v>7</v>
+        <v>15</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" t="s">
         <v>87</v>
       </c>
       <c r="B260" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C260">
-        <v>15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" t="s">
         <v>87</v>
       </c>
       <c r="B261" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C261">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" t="s">
         <v>87</v>
       </c>
       <c r="B262" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C262">
-        <v>15</v>
+        <v>2</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" t="s">
         <v>87</v>
       </c>
       <c r="B263" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="C263">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" t="s">
         <v>87</v>
       </c>
       <c r="B264" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="C264">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" t="s">
         <v>87</v>
       </c>
       <c r="B265" t="s">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="C265">
-        <v>2</v>
+        <v>42</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" t="s">
         <v>87</v>
       </c>
       <c r="B266" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C266">
-        <v>7</v>
+        <v>15</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" t="s">
         <v>87</v>
       </c>
       <c r="B267" t="s">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="C267">
-        <v>2</v>
+        <v>42</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" t="s">
         <v>87</v>
       </c>
       <c r="B268" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="C268">
-        <v>42</v>
+        <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" t="s">
         <v>87</v>
       </c>
       <c r="B269" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C269">
-        <v>15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" t="s">
         <v>87</v>
       </c>
       <c r="B270" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="C270">
-        <v>42</v>
+        <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" t="s">
         <v>87</v>
       </c>
       <c r="B271" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="C271">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" t="s">
         <v>88</v>
       </c>
       <c r="B272" t="s">
         <v>7</v>
       </c>
       <c r="C272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" t="s">
         <v>88</v>
       </c>
       <c r="B273" t="s">
         <v>3</v>
       </c>
       <c r="C273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" t="s">
         <v>89</v>
       </c>
       <c r="B274" t="s">
         <v>3</v>
       </c>
       <c r="C274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" t="s">
         <v>90</v>
       </c>
       <c r="B275" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" t="s">
         <v>90</v>
       </c>
       <c r="B276" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="C276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" t="s">
         <v>91</v>
       </c>
       <c r="B277" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="C277">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" t="s">
         <v>91</v>
       </c>
       <c r="B278" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C278">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" t="s">
         <v>91</v>
       </c>
       <c r="B279" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C279">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" t="s">
         <v>91</v>
       </c>
       <c r="B280" t="s">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="C280">
-        <v>1</v>
+        <v>158</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" t="s">
         <v>91</v>
       </c>
       <c r="B281" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C281">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" t="s">
         <v>91</v>
       </c>
       <c r="B282" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="C282">
-        <v>158</v>
+        <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" t="s">
         <v>91</v>
       </c>
       <c r="B283" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C283">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" t="s">
         <v>91</v>
       </c>
       <c r="B284" t="s">
-        <v>82</v>
+        <v>26</v>
       </c>
       <c r="C284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" t="s">
         <v>91</v>
       </c>
       <c r="B285" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="C285">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" t="s">
         <v>91</v>
       </c>
       <c r="B286" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C286">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" t="s">
         <v>92</v>
       </c>
       <c r="B287" t="s">
         <v>4</v>
       </c>
       <c r="C287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" t="s">
         <v>92</v>
       </c>
       <c r="B288" t="s">
         <v>3</v>
       </c>
       <c r="C288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" t="s">
         <v>93</v>
       </c>
       <c r="B289" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C289">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" t="s">
         <v>93</v>
       </c>
       <c r="B290" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" t="s">
         <v>93</v>
       </c>
       <c r="B291" t="s">
+        <v>10</v>
+      </c>
+      <c r="C291">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" t="s">
         <v>93</v>
       </c>
       <c r="B292" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" t="s">
         <v>94</v>
       </c>
       <c r="B293" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="C293">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" t="s">
         <v>94</v>
       </c>
       <c r="B294" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="C294">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" t="s">
         <v>94</v>
       </c>
       <c r="B295" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="C295">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" t="s">
         <v>94</v>
       </c>
       <c r="B296" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C296">
         <v>10</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" t="s">
         <v>94</v>
       </c>
       <c r="B297" t="s">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="C297">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" t="s">
         <v>94</v>
       </c>
       <c r="B298" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="C298">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" t="s">
         <v>94</v>
       </c>
       <c r="B299" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C299">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" t="s">
         <v>94</v>
       </c>
       <c r="B300" t="s">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="C300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" t="s">
         <v>94</v>
       </c>
       <c r="B301" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C301">
-        <v>1</v>
+        <v>30</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" t="s">
         <v>94</v>
       </c>
       <c r="B302" t="s">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="C302">
-        <v>1</v>
+        <v>30</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" t="s">
         <v>94</v>
       </c>
       <c r="B303" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="C303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" t="s">
         <v>94</v>
       </c>
       <c r="B304" t="s">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="C304">
-        <v>30</v>
+        <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" t="s">
         <v>94</v>
       </c>
       <c r="B305" t="s">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="C305">
-        <v>30</v>
+        <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" t="s">
         <v>94</v>
       </c>
       <c r="B306" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="C306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" t="s">
         <v>95</v>
       </c>
       <c r="B307" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C307">
         <v>6</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" t="s">
         <v>95</v>
       </c>
       <c r="B308" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C308">
         <v>7</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" t="s">
         <v>95</v>
       </c>
       <c r="B309" t="s">
         <v>96</v>
       </c>
       <c r="C309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" t="s">
         <v>95</v>
       </c>
       <c r="B310" t="s">
         <v>27</v>
       </c>
       <c r="C310">
         <v>6</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" t="s">
         <v>97</v>
       </c>
       <c r="B311" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" t="s">
         <v>97</v>
       </c>
       <c r="B312" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="C312">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>