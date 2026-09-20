--- v1 (2026-07-21)
+++ v2 (2026-09-20)
@@ -23,147 +23,147 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Sarana Dan Prasarana 2026" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>SMP NEGERI 5 PEKANBARU</t>
   </si>
   <si>
     <t>MEJA &amp; KURSI</t>
   </si>
   <si>
     <t>SMP Negeri 44 Pekanbaru</t>
   </si>
   <si>
+    <t>RUANG PUSTAKA</t>
+  </si>
+  <si>
     <t>RUMAH PENJAGA</t>
   </si>
   <si>
-    <t>RUANG PUSTAKA</t>
-[...1 lines deleted...]
-  <si>
     <t>SMP Negeri 43 Pekanbaru</t>
   </si>
   <si>
     <t>LAPANGAN</t>
   </si>
   <si>
     <t>PAVING</t>
   </si>
   <si>
     <t>SMP NEGERI 4 PEKANBARU</t>
   </si>
   <si>
     <t>GUDANG / GUDANG OLAHRAGA</t>
   </si>
   <si>
     <t>RUANG KELAS</t>
   </si>
   <si>
     <t>TOILET</t>
   </si>
   <si>
     <t>PAGAR</t>
   </si>
   <si>
     <t>SMP NEGERI 39 PEKANBARU</t>
   </si>
   <si>
     <t>SMP NEGERI 37 PEKANBARU</t>
   </si>
   <si>
     <t>SMP NEGERI 34 Pekanbaru</t>
   </si>
   <si>
+    <t>SMP NEGERI 23 PEKANBARU</t>
+  </si>
+  <si>
+    <t>SMP NEGERI 19 Pekanbaru</t>
+  </si>
+  <si>
+    <t>SMP NEGERI 1 PEKANBARU</t>
+  </si>
+  <si>
+    <t>SD NEGERI 96 PEKANBARU</t>
+  </si>
+  <si>
+    <t>SD NEGERI 92 PEKANBARU</t>
+  </si>
+  <si>
+    <t>SD NEGERI 91 PEKANBARU</t>
+  </si>
+  <si>
+    <t>SD NEGERI 9 PEKANBARU</t>
+  </si>
+  <si>
+    <t>PAPAN TULIS</t>
+  </si>
+  <si>
+    <t>RUANG UKS</t>
+  </si>
+  <si>
+    <t>KANTIN</t>
+  </si>
+  <si>
+    <t>LEMARI</t>
+  </si>
+  <si>
+    <t>SD NEGERI 87 PEKANBARU</t>
+  </si>
+  <si>
+    <t>SD NEGERI 83 PEKANBARU</t>
+  </si>
+  <si>
+    <t>MAJELIS GURU</t>
+  </si>
+  <si>
+    <t>AULA</t>
+  </si>
+  <si>
+    <t>SD NEGERI 82 PEKANBARU</t>
+  </si>
+  <si>
+    <t>SD NEGERI 81 PEKANBARU</t>
+  </si>
+  <si>
+    <t>SD NEGERI 76 PEKANBARU</t>
+  </si>
+  <si>
+    <t>SD NEGERI 74 PEKANBARU</t>
+  </si>
+  <si>
     <t>MUSHALA</t>
-  </si>
-[...55 lines deleted...]
-    <t>SD NEGERI 74 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 73 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 71 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 69 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 67 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 65 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 60 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 6 PEKANBARU</t>
   </si>
   <si>
     <t>SD NEGERI 56 PEKANBARU</t>
   </si>
@@ -692,51 +692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C312"/>
+  <dimension ref="A1:C308"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C2" s="1" t="s">
@@ -825,73 +825,73 @@
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
         <v>12</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16">
         <v>7</v>
@@ -946,3232 +946,3188 @@
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>11</v>
       </c>
       <c r="C21">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>11</v>
       </c>
       <c r="C22">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>15</v>
       </c>
       <c r="B23" t="s">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="C23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B24" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C24">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B25" t="s">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="C25">
-        <v>320</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B26" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="C26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B27" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C27">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B28" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>19</v>
       </c>
       <c r="B29" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="C29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>20</v>
       </c>
       <c r="B30" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>20</v>
       </c>
       <c r="B31" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B32" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B33" t="s">
         <v>4</v>
       </c>
       <c r="C33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B34" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C34">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>22</v>
       </c>
       <c r="B35" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="C35">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>22</v>
       </c>
       <c r="B36" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="C36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>22</v>
       </c>
       <c r="B37" t="s">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="C37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B38" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="C38">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B39" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="C39">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B40" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="C40">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B41" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="C41">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B42" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C42">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>28</v>
       </c>
       <c r="B43" t="s">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="C43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>28</v>
       </c>
       <c r="B44" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="C44">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B45" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C45">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B46" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B47" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B48" t="s">
-        <v>31</v>
+        <v>4</v>
       </c>
       <c r="C48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>32</v>
       </c>
       <c r="B49" t="s">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="C49">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B50" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C50">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B51" t="s">
+        <v>10</v>
+      </c>
+      <c r="C51">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B52" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="C52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B53" t="s">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="C53">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
         <v>34</v>
       </c>
       <c r="B54" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="C54">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B55" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="C55">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B56" t="s">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="C56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B57" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B58" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="C58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B59" t="s">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="C59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
         <v>36</v>
       </c>
       <c r="B60" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B61" t="s">
         <v>7</v>
       </c>
       <c r="C61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B62" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="C62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B63" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B64" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="C64">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
         <v>37</v>
       </c>
       <c r="B65" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
         <v>37</v>
       </c>
       <c r="B66" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B67" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C67">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B68" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C68">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B69" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B70" t="s">
         <v>3</v>
       </c>
       <c r="C70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B72" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="C72">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B73" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C73">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B74" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="C74">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B75" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="C75">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B76" t="s">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="C76">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B77" t="s">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="C77">
-        <v>8</v>
+        <v>64</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B78" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="C78">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B79" t="s">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="C79">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B80" t="s">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="C80">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B81" t="s">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C81">
-        <v>64</v>
+        <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B82" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="C82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B83" t="s">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="C83">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B84" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="C84">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
         <v>43</v>
       </c>
       <c r="B85" t="s">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="C85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
         <v>43</v>
       </c>
       <c r="B86" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="C86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
         <v>43</v>
       </c>
       <c r="B87" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="C87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B88" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="C88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B89" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="C89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B90" t="s">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="C90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B91" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C91">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B92" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="C92">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B93" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="C93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B94" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C94">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B95" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="C95">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B96" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C96">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B97" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="C97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B98" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="C98">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B99" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="C99">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
         <v>47</v>
       </c>
       <c r="B100" t="s">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="C100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B101" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="C101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B102" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B103" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C103">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B104" t="s">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="C104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B105" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="C105">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B106" t="s">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="C106">
-        <v>1</v>
+        <v>50</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B107" t="s">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B108" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C108">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B109" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C109">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B110" t="s">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="C110">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B111" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="C111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B112" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="C112">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B113" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B114" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
         <v>53</v>
       </c>
       <c r="B115" t="s">
-        <v>54</v>
+        <v>3</v>
       </c>
       <c r="C115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
         <v>53</v>
       </c>
       <c r="B116" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="C116">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
         <v>53</v>
       </c>
       <c r="B117" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="C117">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
         <v>53</v>
       </c>
       <c r="B118" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C118">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
         <v>53</v>
       </c>
       <c r="B119" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
         <v>53</v>
       </c>
       <c r="B120" t="s">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="C120">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
         <v>53</v>
       </c>
       <c r="B121" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="C121">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
         <v>53</v>
       </c>
       <c r="B122" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C122">
         <v>2</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
         <v>53</v>
       </c>
       <c r="B123" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C123">
-        <v>1</v>
+        <v>200</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B124" t="s">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="C124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B125" t="s">
-        <v>54</v>
+        <v>3</v>
       </c>
       <c r="C125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B126" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C126">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B127" t="s">
         <v>1</v>
       </c>
       <c r="C127">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B128" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="C128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B129" t="s">
         <v>4</v>
       </c>
       <c r="C129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" t="s">
         <v>56</v>
       </c>
       <c r="B130" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="C130">
-        <v>5</v>
+        <v>12</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B131" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="C131">
-        <v>80</v>
+        <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B132" t="s">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="C132">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B133" t="s">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="C133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B134" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C134">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B135" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B136" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="C136">
-        <v>2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B137" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C137">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
         <v>59</v>
       </c>
       <c r="B138" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C138">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
         <v>59</v>
       </c>
       <c r="B139" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="C139">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
         <v>59</v>
       </c>
       <c r="B140" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="C140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
         <v>59</v>
       </c>
       <c r="B141" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C141">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
         <v>59</v>
       </c>
       <c r="B142" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C142">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
         <v>59</v>
       </c>
       <c r="B143" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C143">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
         <v>59</v>
       </c>
       <c r="B144" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C144">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B145" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="C145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B146" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B147" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C147">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B148" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B149" t="s">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C149">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B150" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="C150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B151" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B152" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="C152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B153" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B154" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="C154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B155" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B156" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B157" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" t="s">
         <v>65</v>
       </c>
       <c r="B158" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="C158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" t="s">
         <v>65</v>
       </c>
       <c r="B159" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B160" t="s">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="C160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B161" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B162" t="s">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="C162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B163" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="C163">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
         <v>67</v>
       </c>
       <c r="B164" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="C164">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
         <v>67</v>
       </c>
       <c r="B165" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
         <v>67</v>
       </c>
       <c r="B166" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
         <v>67</v>
       </c>
       <c r="B167" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C167">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
         <v>67</v>
       </c>
       <c r="B168" t="s">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="C168">
-        <v>5</v>
+        <v>228</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B169" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B170" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B171" t="s">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="C171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B172" t="s">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="C172">
-        <v>228</v>
+        <v>8</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B173" t="s">
         <v>3</v>
       </c>
       <c r="C173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B174" t="s">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="C174">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B175" t="s">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="C175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B176" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="C176">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B177" t="s">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="C177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B178" t="s">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="C178">
-        <v>6</v>
+        <v>30</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B179" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C179">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" t="s">
         <v>71</v>
       </c>
       <c r="B180" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C180">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" t="s">
         <v>71</v>
       </c>
       <c r="B181" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="C181">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B182" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B183" t="s">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="C183">
-        <v>30</v>
+        <v>5</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B184" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C184">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B185" t="s">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="C185">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" t="s">
         <v>72</v>
       </c>
       <c r="B186" t="s">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="C186">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" t="s">
         <v>72</v>
       </c>
       <c r="B187" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" t="s">
         <v>72</v>
       </c>
       <c r="B188" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" t="s">
         <v>72</v>
       </c>
       <c r="B189" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C189">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" t="s">
         <v>72</v>
       </c>
       <c r="B190" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="C190">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B191" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="C191">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B192" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B193" t="s">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="C193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B194" t="s">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="C194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" t="s">
         <v>73</v>
       </c>
       <c r="B195" t="s">
         <v>7</v>
       </c>
       <c r="C195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" t="s">
         <v>73</v>
       </c>
       <c r="B196" t="s">
         <v>4</v>
       </c>
       <c r="C196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B197" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="C197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B198" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B199" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B200" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" t="s">
         <v>74</v>
       </c>
       <c r="B201" t="s">
         <v>7</v>
       </c>
       <c r="C201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" t="s">
         <v>74</v>
       </c>
       <c r="B202" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B203" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="C203">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B204" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C204">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B205" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="C205">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B206" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C206">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B207" t="s">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="C207">
-        <v>4</v>
+        <v>50</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B208" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C208">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B209" t="s">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="C209">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B210" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C210">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B211" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="C211">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B212" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="C212">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" t="s">
         <v>77</v>
       </c>
       <c r="B213" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="C213">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" t="s">
         <v>77</v>
       </c>
       <c r="B214" t="s">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="C214">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B215" t="s">
-        <v>3</v>
+        <v>35</v>
       </c>
       <c r="C215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B216" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C216">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B217" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="C217">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B218" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C218">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B219" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C219">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B220" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C220">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B221" t="s">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="C221">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" t="s">
         <v>81</v>
       </c>
       <c r="B222" t="s">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="C222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" t="s">
         <v>81</v>
       </c>
       <c r="B223" t="s">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C223">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" t="s">
         <v>81</v>
       </c>
       <c r="B224" t="s">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="C224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" t="s">
         <v>81</v>
       </c>
       <c r="B225" t="s">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="C225">
-        <v>100</v>
+        <v>6</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" t="s">
         <v>81</v>
       </c>
       <c r="B226" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="C226">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" t="s">
         <v>81</v>
       </c>
       <c r="B227" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C227">
         <v>6</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" t="s">
         <v>81</v>
       </c>
       <c r="B228" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="C228">
-        <v>4</v>
+        <v>12</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" t="s">
         <v>81</v>
       </c>
       <c r="B229" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" t="s">
         <v>81</v>
       </c>
       <c r="B230" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C230">
         <v>12</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" t="s">
         <v>81</v>
       </c>
       <c r="B231" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C231">
-        <v>1</v>
+        <v>100</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" t="s">
         <v>81</v>
       </c>
       <c r="B232" t="s">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="C232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" t="s">
         <v>81</v>
       </c>
       <c r="B233" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="C233">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" t="s">
         <v>81</v>
       </c>
       <c r="B234" t="s">
         <v>82</v>
       </c>
       <c r="C234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" t="s">
         <v>81</v>
       </c>
       <c r="B235" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C235">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" t="s">
         <v>81</v>
       </c>
       <c r="B236" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C236">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" t="s">
         <v>81</v>
       </c>
       <c r="B237" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="C237">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" t="s">
         <v>81</v>
       </c>
       <c r="B238" t="s">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="C238">
-        <v>12</v>
+        <v>100</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" t="s">
         <v>81</v>
       </c>
       <c r="B239" t="s">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C239">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" t="s">
         <v>81</v>
       </c>
       <c r="B240" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="C240">
-        <v>1</v>
+        <v>100</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B241" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C241">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B242" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="C242">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B243" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="C243">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B244" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B245" t="s">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="C245">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B246" t="s">
-        <v>44</v>
+        <v>1</v>
       </c>
       <c r="C246">
-        <v>1</v>
+        <v>40</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B247" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C247">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B248" t="s">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="C248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B249" t="s">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="C249">
-        <v>40</v>
+        <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B250" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B251" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C251">
-        <v>2</v>
+        <v>15</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B252" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C252">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B253" t="s">
         <v>11</v>
       </c>
       <c r="C253">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" t="s">
         <v>87</v>
       </c>
       <c r="B254" t="s">
         <v>25</v>
       </c>
       <c r="C254">
-        <v>7</v>
+        <v>2</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" t="s">
         <v>87</v>
       </c>
       <c r="B255" t="s">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="C255">
-        <v>42</v>
+        <v>7</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" t="s">
         <v>87</v>
       </c>
       <c r="B256" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="C256">
-        <v>7</v>
+        <v>2</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" t="s">
         <v>87</v>
       </c>
       <c r="B257" t="s">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="C257">
-        <v>15</v>
+        <v>42</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" t="s">
         <v>87</v>
       </c>
       <c r="B258" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="C258">
-        <v>1</v>
+        <v>15</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" t="s">
         <v>87</v>
       </c>
       <c r="B259" t="s">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="C259">
-        <v>15</v>
+        <v>42</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" t="s">
         <v>87</v>
       </c>
       <c r="B260" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C260">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" t="s">
         <v>87</v>
       </c>
       <c r="B261" t="s">
         <v>11</v>
       </c>
       <c r="C261">
         <v>6</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" t="s">
         <v>87</v>
       </c>
       <c r="B262" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="C262">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" t="s">
         <v>87</v>
       </c>
       <c r="B263" t="s">
         <v>25</v>
       </c>
       <c r="C263">
-        <v>7</v>
+        <v>2</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" t="s">
         <v>87</v>
       </c>
       <c r="B264" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C264">
-        <v>2</v>
+        <v>7</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" t="s">
         <v>87</v>
       </c>
       <c r="B265" t="s">
         <v>1</v>
       </c>
       <c r="C265">
         <v>42</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" t="s">
         <v>87</v>
       </c>
       <c r="B266" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="C266">
-        <v>15</v>
+        <v>7</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" t="s">
         <v>87</v>
       </c>
       <c r="B267" t="s">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="C267">
-        <v>42</v>
+        <v>15</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B268" t="s">
         <v>7</v>
       </c>
       <c r="C268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B269" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C269">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B270" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B271" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="C271">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B272" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B273" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B274" t="s">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="C274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B275" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C275">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B276" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C276">
-        <v>1</v>
+        <v>158</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" t="s">
         <v>91</v>
       </c>
       <c r="B277" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="C277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" t="s">
         <v>91</v>
       </c>
       <c r="B278" t="s">
-        <v>30</v>
+        <v>82</v>
       </c>
       <c r="C278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" t="s">
         <v>91</v>
       </c>
       <c r="B279" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C279">
         <v>6</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" t="s">
         <v>91</v>
       </c>
       <c r="B280" t="s">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="C280">
-        <v>158</v>
+        <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" t="s">
         <v>91</v>
       </c>
       <c r="B281" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="C281">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" t="s">
         <v>91</v>
       </c>
       <c r="B282" t="s">
-        <v>82</v>
+        <v>26</v>
       </c>
       <c r="C282">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B283" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C283">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B284" t="s">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="C284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B285" t="s">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="C285">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B286" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="C286">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B287" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="C287">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B288" t="s">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="C288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B289" t="s">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="C289">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B290" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B291" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C291">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B292" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="C292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" t="s">
         <v>94</v>
       </c>
       <c r="B293" t="s">
         <v>25</v>
       </c>
       <c r="C293">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" t="s">
         <v>94</v>
       </c>
       <c r="B294" t="s">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="C294">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" t="s">
         <v>94</v>
       </c>
       <c r="B295" t="s">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="C295">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" t="s">
         <v>94</v>
       </c>
       <c r="B296" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="C296">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" t="s">
         <v>94</v>
       </c>
       <c r="B297" t="s">
-        <v>3</v>
+        <v>35</v>
       </c>
       <c r="C297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" t="s">
         <v>94</v>
       </c>
       <c r="B298" t="s">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="C298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" t="s">
         <v>94</v>
       </c>
       <c r="B299" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" t="s">
         <v>94</v>
       </c>
       <c r="B300" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C300">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" t="s">
         <v>94</v>
       </c>
       <c r="B301" t="s">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="C301">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" t="s">
         <v>94</v>
       </c>
       <c r="B302" t="s">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="C302">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B303" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C303">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B304" t="s">
-        <v>16</v>
+        <v>96</v>
       </c>
       <c r="C304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B305" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C305">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B306" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="C306">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B307" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C307">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B308" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C308">
-        <v>7</v>
-[...42 lines deleted...]
-      <c r="C312">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>